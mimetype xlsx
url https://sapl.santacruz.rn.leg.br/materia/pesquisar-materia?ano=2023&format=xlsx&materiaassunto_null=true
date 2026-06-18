--- v0 (2026-03-29)
+++ v1 (2026-06-18)
@@ -63,51 +63,51 @@
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>http://sapl.santacruz.rn.leg.br/media/</t>
   </si>
   <si>
     <t>“Não houve apresentação de Projetos de Lei Complementar por esta Casa Legislativa no ano referido".</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária</t>
+    <t>Projeto de Lei Ordinária (Legislativo)</t>
   </si>
   <si>
     <t>Talita Marielle</t>
   </si>
   <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/671/projeto_de_lei_no_001_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o acompanhamento psicológico às mulheres vítimas de violência doméstica nos Postos de Saúde e nas Unidades Básicas de Saúde (UBS) em Santa Cruz-RN e dá outras providências.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Lucicláudio Bezerra</t>
   </si>
   <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2023/673/projeto_de_lei_no_003_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de auxílio financeiro e provisório aos catadores de reciclagem da ACAMARE – Associação de Catadores de Materiais Recicláveis de Santa Cruz – RN e dá outras providências.</t>
   </si>