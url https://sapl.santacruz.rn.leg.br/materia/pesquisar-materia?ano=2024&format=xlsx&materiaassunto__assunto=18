--- v1 (2026-03-26)
+++ v2 (2026-06-13)
@@ -48,51 +48,51 @@
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária</t>
+    <t>Projeto de Lei Ordinária (Legislativo)</t>
   </si>
   <si>
     <t>Josemar Bezerra</t>
   </si>
   <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2024/940/015_-_2024_-_utilidade_publica_-_associacao_cacaruaba.pdf</t>
   </si>
   <si>
     <t>Reconhece a ASSOCIAÇÃO DOS AGRICULTORES FAMILIARES “ANTÔNIO ALEXANDRE DE PONTES” DA COMUNIDADE CACARUABA, como instituição de utilidade pública, e dá outras providências.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Fábio Dias</t>
   </si>
   <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2024/941/016_-_2024_-_utilidade_publica_-_associacao_giba_adriano.pdf</t>
   </si>
   <si>
     <t>Reconhece a Associação GIBA ADRIANO, como instituição de utilidade pública, e dá outras providências.</t>
   </si>