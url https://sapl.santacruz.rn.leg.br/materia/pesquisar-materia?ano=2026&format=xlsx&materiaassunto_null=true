--- v0 (2026-03-26)
+++ v1 (2026-06-13)
@@ -10,85 +10,103 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="472" uniqueCount="225">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1688" uniqueCount="715">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>2127</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar</t>
+  </si>
+  <si>
+    <t>MESA DIRETORA - MD</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Dispõe sobre os procedimentos e prazos para a operacionalização das emendas individuais impositivas no Município de Santa Cruz/RN, na forma que especifica.</t>
+  </si>
+  <si>
     <t>1962</t>
   </si>
   <si>
-    <t>2026</t>
-[...4 lines deleted...]
-  <si>
     <t>PLO M</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Municipal</t>
   </si>
   <si>
     <t>Ana Fabrícia de Araújo Silva Rodrigues de Souza</t>
   </si>
   <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1962/pl01_-_base_de_calculo_do_adicional_aos_acs_e_ace_assinado_assinado_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o adicional de insalubridade para os cargos de Agente Comunitário de Saúde e de Agente de Combate às Endemias, no âmbito do Município de Santa Cruz, e dá outras providências.</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1963/pl02_-_piso_do_magisterio_assinado_assinado_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização do piso salarial profissional do magistério público do Município de Santa Cruz e dá outras providências.</t>
@@ -96,561 +114,2030 @@
   <si>
     <t>1964</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1964/pl_03-_vencimento_base__assinado_assinado_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre atualização do salário mínimo no município de Santa Cruz/RN e adota providências correlatas.</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1965/pl_04_prazo_pme__assinado_assinado_1.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 681, de 23 de junho de 2015, que aprovou o Plano Municipal de Educação para o decênio 2015-2025, e dá outras providências.</t>
   </si>
   <si>
+    <t>2100</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2100/projeto_ldo_2027__merged.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Lei das Diretrizes Orçamentárias para elaboração do orçamento geral do município de Santa Cruz/RN para o exercício de 2027, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2142</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2142/projeto_de_lei_ordinaria_n._06_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação da Praça localizada no Alto de Santa Rita, no Município de Santa Cruz, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2159</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2159/projeto_de_lei_-_vacinas_nas_escolas_28129_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Promoção da Imunização em Escolas e Espaços Extramuros, cria o Programa Municipal de Vacinação nas Escolas e dá outras providências.</t>
+  </si>
+  <si>
     <t>1967</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária</t>
-[...2 lines deleted...]
-    <t>MESA DIRETORA - MD</t>
+    <t>Projeto de Lei Ordinária (Legislativo)</t>
   </si>
   <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1967/projeto_de_lei_01_-_2026_-_salario_minimo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adequação dos vencimentos dos servidores efetivos da Câmara Municipal de Santa Cruz/RN ao salário-mínimo vigente e dá outras providências.</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
-    <t>http://sapl.santacruz.rn.leg.br/media/</t>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1974/pl_no_002-2026.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1º, da Lei Municipal nº 820/2021, atualizando o valor da verba indenizatória conforme a inflação, e dá outras providências.</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>Drª Luziana Fonseca</t>
   </si>
   <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1996/projeto_de_lei_no_003-2026.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a instituir o Programa de Apoio e Transporte para Visitas Familiares a Pessoas Privadas de Liberdade e dá outras providências.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>Fábio Dias</t>
   </si>
   <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1997/projeto_de_lei_no_004-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para estabelecimentos comerciais do ramo de alimentação fecharem vias públicas para utilização temporária, desde que existam vias alternativas para o fluxo do trânsito, nos dias e horários especificados, e dá outras providências.</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
-    <t>5</t>
-[...1 lines deleted...]
-  <si>
     <t>Talita Marielle</t>
   </si>
   <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1998/projeto_de_lei_no_005-2026.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO MUNICIPAL DE PREVENÇÃO, COMBATE E CONSCIENTIZAÇÃO À PEDOFILIA, VIOLÊNCIA E EXPLORAÇÃO SEXUAL CONTRA CRIANÇAS E ADOLESCENTES NO MUNICÍPIO DE SANTA CRUZ.</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
-    <t>6</t>
-[...1 lines deleted...]
-  <si>
     <t>Israel Fernandes</t>
   </si>
   <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2018/pl_no_006-2026-2.pdf</t>
+  </si>
+  <si>
     <t>Institui o "Dia do Profissional da Contabilidade" no Calendário Oficial de Eventos do Município de Santa Cruz/RN e dá outras providências.</t>
   </si>
   <si>
+    <t>2055</t>
+  </si>
+  <si>
+    <t>Nayara Fonseca</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2055/projeto_de_lei_no_007-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a proibição da obstrução de vagas de estacionamento em vias públicas por meio de objetos ou propagandas em frente a estabelecimentos comerciais no Município de Santa Cruz e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2093</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>Gilliard Paraibano</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2093/projeto_de_lei_no_008-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a alteração do nome do bairro Vila Nova para bairro Geraldo Paraibano, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2094</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2094/projeto_de_lei_no_009-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a instituir o Programa de Apoio e Transporte para Perícias Médicas no âmbito do Município de Santa Cruz/RN e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2101</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>Jackson Renê</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2101/projeto_de_lei_no_010-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a prioridade de matrícula, rematrícula e transferência de educandos com Transtorno do Espectro Autista (TEA) nas unidades de ensino da rede municipal de Santa Cruz, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2107</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a inclusão do “Dia S de Valorização e Reconhecimento do SESC e do SENAC” no Calendário Oficial de Eventos do Município de Santa Cruz e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2118</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>Glauber Bezerra</t>
+  </si>
+  <si>
+    <t>Corrige erro material na numeração de lei municipal que institui a Campanha “Abril Laranja” no município de Santa Cruz/RN.</t>
+  </si>
+  <si>
+    <t>2121</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de sistema de monitoramento contínuo de glicose (sensor) para crianças de 04 a 12 anos, portadoras de Diabetes Mellitus Tipo 1, matriculadas na Rede Pública Municipal de Ensino de Santa Cruz/RN, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2134</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>Adriely Macêdo</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a transparência, o planejamento obrigatório e a responsabilização quanto à ausência de realização de Concurso Público no âmbito da Administração Pública Municipal de Santa Cruz/RN e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2135</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação e implantação da ‘Sala Lilás’ nas Unidades Básicas de Saúde (UBS), na sede da Secretaria Municipal de Saúde e na Secretaria Municipal de Assistência Social de Santa Cruz/RN, estabelece diretrizes para o atendimento humanizado e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2150</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a implantação de Bibliotecas Comunitárias integradas à Rede Municipal de Ensino nos bairros Paraíso, Conjunto Cônego Monte e Maracujá no município de Santa Cruz/RN, e dá outras providências.</t>
+  </si>
+  <si>
     <t>1995</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Erivan Justino, Fábio Dias</t>
   </si>
   <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1995/projeto_de_decreto_no_001-2026_1.pdf</t>
   </si>
   <si>
     <t>Concede ao Sr. LUIZ BENES LEOCÁDIO DE ARAUJO, deputado federal pelo Rio Grande do Norte, o Título de Cidadão Santacruzense, e dá outras providências.</t>
   </si>
   <si>
+    <t>2023</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2023/pl_decreto_no_002-2026-ocr.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Santa-cruzense ao Senhor Leandro Garcia de Araújo.</t>
+  </si>
+  <si>
+    <t>2056</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2056/projeto_de_decreto_no_003-2026-ocr.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Santa-cruzense ao Sr. KLEBER HERIBERTO FARIAS MONTEIRO CAVALCANTI, médico Hematologista, em reconhecimento aos seus vínculos com o município e ao respeito e dedicação demonstrados à comunidade santa-cruzense.</t>
+  </si>
+  <si>
+    <t>2080</t>
+  </si>
+  <si>
+    <t>Pretinho Lima</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2080/projeto_de_decreto_no_004-2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Santa-cruzense ao SR. SIDERLAN CARLOS SILVA BARBOSA.</t>
+  </si>
+  <si>
+    <t>2081</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2081/projeto_de_decreto_no_005-2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Santa-cruzense a SRA. ALESSANDRA LOPES DA SILVA CARVALHO.</t>
+  </si>
+  <si>
+    <t>2092</t>
+  </si>
+  <si>
+    <t>Erivan Justino</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2092/projeto_de_decreto_no_006-2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede ao professor e escritor santacruzense, Dr. José Edmilson Felipe da Silva, (formado em Pedagogia pela UFRN, mestre em Ciências da Linguagem pela Universidade Católica do Pernambuco e doutor em Educação pela UFRN) a COMENDA EDUCACIONAL – Professora Maroquinha, em reconhecimento as suas relevantes obras publicadas, incluindo Educação de Surdos e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2156</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Santa-cruzense ao Senhor Edivandro Bezerra de Oliveira e dá outras providências.</t>
+  </si>
+  <si>
     <t>1966</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1966/resolucao_no_01-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transparência, publicidade e fiscalização das emendas parlamentares impositivas no âmbito da Câmara Municipal de Santa Cruz/RN e dá outras providências.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1975/resolucao_no_002-2026.pdf</t>
+  </si>
+  <si>
     <t>Dispõe sobre a redefinição da remuneração dos Diretores de Comissão Permanente, e dá outras providências.</t>
   </si>
   <si>
+    <t>2098</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Criação da Procuradoria da Mulher no âmbito da Câmara Municipal, do Município de Santa Cruz/RN, e dá outras providências.</t>
+  </si>
+  <si>
     <t>1978</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>Glauber Bezerra</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1978/requerimento_no_001-2026.pdf</t>
   </si>
   <si>
     <t>Solicita a chefe do Executivo municipal e ao Secretário Municipal de Agricultura, que seja disponibilizado um trator para realização do corte de terra em benefício da Associação de Produtores Rurais do Sítio Ramada, no município de Santa Cruz/RN.</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
-    <t>Nayara Fonseca</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1999/requerimento_no_002-2026.pdf</t>
   </si>
   <si>
     <t>Solicita ao Ministério Público do Estado do Rio Grande do Norte a apuração de possíveis irregularidades ambientais decorrentes da emissão de fumaça pela empresa Otto Pneus, instalada em imóvel público, bem como a adoção de medidas de fiscalização e mitigação dos impactos à saúde da população e ao meio ambiente.</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2005/requerimento_3-2026.pdf</t>
+  </si>
+  <si>
     <t>Solicita a chefe do Executivo municipal e a Secretaria Municipal de Transportes e Obras Públicas, a construção de uma passagem molhada no Sítio Furnas, nas proximidades da propriedade do Sr. Giza, especialmente no trecho do pé da ladeira, onde atualmente a via encontra-se intransitável.</t>
   </si>
   <si>
+    <t>2024</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2024/requerimento_no_004-2026-ocr.pdf</t>
+  </si>
+  <si>
+    <t>Requer da gestão municipal desta municipalidade, através da secretaria de Saúde e Direção do hospital municipal Aluízio Bezerra, providências quanto a segurança daquela unidade de Saúde pública, durante seus expedientes e plantões</t>
+  </si>
+  <si>
+    <t>2025</t>
+  </si>
+  <si>
+    <t>Solicita a limpeza/reforma da galeria conhecida como Riacho dos Pecados.</t>
+  </si>
+  <si>
+    <t>2057</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2057/requerimento_no_006-2026-ocr.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a chefe do Executivo municipal, denomine uma rua ou atribua o nome a algum prédio público que venha a ser construído no município, como forma de homenagem póstuma ao Sr. Eugênio Vieira Régis Filho, médico veterinário, falecido em 28 de fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>2058</t>
+  </si>
+  <si>
+    <t>Solicita, a Excelentíssima Senhora Governadora do Estado do Rio Grande do Norte Fátima Bezerra, a perfuração de 06 poços tubulares para abastecimento hídrico em comunidades rurais do município de Santa Cruz-RN.</t>
+  </si>
+  <si>
+    <t>2059</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2059/requerimento_no_008-2026-ocr.pdf</t>
+  </si>
+  <si>
+    <t>Requerer que, após ouvido o Plenário, seja encaminhado expediente ao(a) Secretário(a) Municipal de Tributação, solicitando a prestação de contas detalhada da arrecadação proveniente das bancas de feira, no período compreendido entre 1º de janeiro de 2025 a 07 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>2082</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2082/requerimento_no_009-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a chefe do Executivo municipal, Secretaria Municipal de Transportes e Obras Públicas e Secretaria Municipal de Esportes; Que o local onde fica um dos galpões onde funcionava a antiga Prefeitura (“Prefeitura Velha”), situado no bairro 3x1, seja transformado em uma quadra poliesportiva para uso da comunidade.</t>
+  </si>
+  <si>
+    <t>2083</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2083/requerimento_no_010-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerer que, após ouvido o Plenário, seja encaminhado expediente ao Poder Executivo Municipal, bem como à Secretaria Municipal de Saúde, solicitando as seguintes informações referentes à Agência Transfusional do Hospital Municipal de Santa Cruz/RN:_x000D_
+	1.	Informar quem são os(as) responsáveis técnicos(as) pela Agência Transfusional, especificando:_x000D_
+	•	Responsável técnico(a) médico(a);_x000D_
+	•	Responsável técnico(a) bioquímico(a)/farmacêutico(a);_x000D_
+	•	Nome completo, número de registro nos respectivos conselhos de classe e ato formal de designação;_x000D_
+	2.	Encaminhar cópias dos documentos que comprovem a responsabilidade técnica dos profissionais mencionados;_x000D_
+	3.	Informar se os responsáveis técnicos possuem capacitação específica em hemoterapia e atuação em agência transfusional, anexando os devidos comprovantes;_x000D_
+	4.	Informar quais são os demais profissionais que compõem a equipe da Agência Transfusional (técnicos, enfermeiros, biomédicos, entre outros), detalhando suas funções;_x000D_
+	5.	Esclarecer se os demais profissionais da equipe recebem capacitação e treinamento contínuo para atuação em serviços transfusionais, especificando:_x000D_
+	•	Periodicidade dos treinamentos;_x000D_
+	•	Conteúdos abordados;_x000D_
+	•	Comprovação das capacitações realizadas;_x000D_
+	6.	Informar se a unidade encontra-se em conformidade com as normas técnicas e sanitárias vigentes relacionadas à hemoterapia, indicando possíveis inconformidades e medidas adotadas para regularização.</t>
+  </si>
+  <si>
+    <t>2084</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2084/requerimento_no_011-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer que o Poder Executivo Municipal proceda com a instalação e perfuração de um poço tubular na residência/propriedade do Sr. Francisco de Assis Dantas, situada no Sítio Pedra, nº 100, zona rural deste município.</t>
+  </si>
+  <si>
+    <t>2086</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2086/requerimento_no_012-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a chefe do Executivo municipal, Secretaria Municipal de Transportes e Obras Públicas e Secretaria Municipal de Esportes, a instalação de uma lombada/redutor de velocidade na Rua Antônio Vicente de Lima, localizada no bairro São Lourenço.</t>
+  </si>
+  <si>
+    <t>2087</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2087/requerimento_no_013-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerer que, após ouvido o Plenário, seja encaminhado expediente aos órgãos competentes, especialmente ao PROCON/RN, à Agência Nacional do Petróleo, Gás Natural e Biocombustíveis (ANP) e ao Ministério Público do Estado do Rio Grande do Norte, para que realizem fiscalização rigorosa nos postos de combustíveis localizados no município de Santa Cruz/RN.</t>
+  </si>
+  <si>
+    <t>2108</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2108/requerimento_no_014-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, na forma regimental, que seja oficiado à Excelentíssima Senhora Prefeita Municipal de Santa Cruz/RN, Ana Fabrícia de Araújo Silva Rodrigues de Souza, reiterando os termos do Requerimento nº 024/2025, de autoria deste vereador, que solicita: A recuperação do calçamento da Travessa Paz e União e da Travessa Trairy, bem como; A realização de estudo técnico para viabilizar a pavimentação asfáltica dessas duas vias.</t>
+  </si>
+  <si>
+    <t>2122</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2122/requerimento_no_015-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a chefe do Executivo municipal, Secretaria Municipal de Saúde, autorize o transporte de 01 (um) acompanhante para visitar seu parente internado em hospitais fora do município, utilizando, para isso, veículos próprios da frota municipal ou veículos particulares credenciados pela Prefeitura para o transporte de passageiros.</t>
+  </si>
+  <si>
+    <t>2123</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2123/requerimento_no_016-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a chefe do Executivo municipal, Secretaria Municipal de Transportes e Obras Públicas e Secretaria Municipal de Turismo, a construção de uma cobertura destinada aos taxistas do município, na Praça dos Romeiros, localizada no Alto de Santa Rita de Cássia. A presente demanda foi apresentada pela COOPERTAT – Cooperativa dos Taxistas do Trairi, entidade representativa da categoria em nosso município.</t>
+  </si>
+  <si>
+    <t>2143</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2143/requerimento_no_017-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeremos da gestão municipal a oficialização/legalização, para reconhecimento junto aos demais órgãos públicos, da rua Severino Ferreira da Silva (localizada no loteamento Pe. Vicente Fernandes, em atendimento da moradora da quadra 38, Lote 03) no município de Santa Cruz-RN.</t>
+  </si>
+  <si>
+    <t>2153</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, a instalação de placas de sinalização turística para orientação dos visitantes que se dirigem ao Alto de Santa Rita de Cássia, especialmente nos seguintes sentidos de acesso ao município:_x000D_
+•	Natal/Santa Cruz;_x000D_
+•	Currais Novos/Santa Cruz;_x000D_
+•	Coronel Ezequiel/Santa Cruz;_x000D_
+•	São Bento do Trairi/Santa Cruz._x000D_
+Requer, ainda, que as placas sejam confeccionadas e implantadas em conformidade com os padrões estabelecidos pelo Guia Brasileiro de Sinalização Turística do Ministério do Turismo e pelo Manual Brasileiro de Sinalização de Trânsito (CONTRAN), garantindo padronização, segurança viária, acessibilidade e adequada orientação aos visitantes.</t>
+  </si>
+  <si>
+    <t>2162</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2162/requerimento_no_019-2026_1.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, a instalação de telões para transmissão dos jogos da Seleção Brasileira durante a Copa do Mundo FIFA 2026 na Praça Coronel Ezequiel e na Praça do Bairro Paraíso.</t>
+  </si>
+  <si>
+    <t>2163</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2163/requerimento_no_020-2026_2.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, a colocação de uma carrada de piçarro na ladeira localizada nas proximidades da residência do Sr. João Brejeiro, na estrada de acesso à Comunidade Caiçarinha.</t>
+  </si>
+  <si>
+    <t>2165</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>Requer da gestão municipal na pessoa da Sra. Prefeita Ana Fabrícia de Araújo Silva Rodrigues de Souza a realização da pavimentação asfáltica da RUA MONTEIRO LOBATO, localizado no centro do município de Santa Cruz-RN, visando melhorar as condições de mobilidade urbana, segurança viária e qualidade de vida dos moradores e demais usuários da via.</t>
+  </si>
+  <si>
+    <t>2166</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>Requer da gestão municipal na pessoa da Sra. Prefeita Ana Fabrícia de Araújo Silva Rodrigues de Souza a realização da pavimentação asfáltica da RUA DO SOL, localizado no centro do município de Santa Cruz-RN, visando melhorar as condições de mobilidade urbana, segurança viária e qualidade de vida dos moradores e demais usuários da via.</t>
+  </si>
+  <si>
+    <t>2170</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2170/requerimento_nc2ba_023-2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar lombada ou faixa de pedestre elevada (o mais adequado) na Rua: Maria Carolina Bezerra, Bairro Maracujá.</t>
+  </si>
+  <si>
     <t>1979</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>Erivan Justino</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1979/indicacao_no_001-2026.pdf</t>
   </si>
   <si>
     <t>Indica a realização de Sistema de Drenagem, de Esgotamento Sanitário e de pavimentação em paralelepípedo da Rua Francisca Bezerra Cavalcante (liga a Av. Paulo Afonso à rua Padre Cícero), no bairro Paraíso, Santa Cruz-RN.</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1980/indicacao_no_002-2026.pdf</t>
   </si>
   <si>
     <t>Indica à gestão municipal de Santa Cruz-RN, da prefeita Ana Fabrícia, a CONSTRUÇÃO DE CINCO (05) LOMBOFAIXAS na extensão da Avenida Paulo Afonso, iniciando no Arataca indo até a saída pra Coronel Ezequiel, no bairro Paraíso, Santa Cruz-RN.</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
-    <t>Gilliard Paraibano</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1981/indicacao_no_003-2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria competente, que seja providenciada a instalação de uma lombo-faixa (faixa elevada para travessia de pedestres) nas proximidades da Escola José Rodrigues da Rocha e da Padaria Estrela, situadas na Rua Nossa Senhora da Conceição, neste município.</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1982/indicacao_no_004-2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria competente, que sejam providenciados os serviços de pavimentação e implantação do sistema de esgotamento sanitário na Rua Severina Pinto de Carvalho, localizada no bairro Maracujá, neste município.</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1983/indicacao_no_005-2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras e Serviços Urbanos, que seja realizada a recuperação e manutenção das estradas vicinais que dão acesso às seguintes comunidades rurais: Açude do Alívio, Umbu, Furna, São Joaquim, Pitomba, Angicos, Boqueirãozinho, Serra Bonita, Catolé, Pau de Leite e Tanquinhos, neste município.</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1984/indicacao_no_006-2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria competente, que seja providenciada a pavimentação asfáltica da Rua Nossa Senhora dos Navegantes, via que dá acesso ao Batalhão da Polícia Militar, neste município.</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
-    <t>7</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1987/indicacao_no_007-2026.pdf</t>
   </si>
   <si>
     <t>Solicita o calçamento em paralelepípedo das Ruas: Antônio Matias da Costa, Maria Enedina Ferreira de Carvalho, Claudina Teixeira da Rocha, Irineu Freire da Rocha e adjacências do loteamento Mirante do Alto I, no bairro Miguel Pereira Maia.</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
-    <t>8</t>
-[...4 lines deleted...]
-  <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1988/indicacao_no_008-2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Educação, que sejam adotadas providências para implantar serviços de psicologia e assistência social nas escolas da rede municipal de ensino, garantindo atendimento adequado às crianças, adolescentes e suas famílias.</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
-    <t>9</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1989/indicacao_no_009-2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, através da Secretaria Municipal de Obras, que seja realizada a pavimentação em paralelepípedo no trecho que liga o Bairro São Lourenço ao Bairro Maracujá, especificamente na continuação da Rua José Paulino de Medeiros, desta cidade.</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
-    <t>10</t>
-[...1 lines deleted...]
-  <si>
     <t>Beto da Saúde</t>
   </si>
   <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1990/indicacao_no_010-2026.pdf</t>
   </si>
   <si>
     <t>Indico à Chefe do Poder Executivo Municipal que determine, através dos órgãos competentes, a realização do calçamento em paralelepípedo da entrada da BR-092 até a pracinha do Sítio Bom Sucesso.</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
-    <t>11</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1991/indicacao_no_011-2026.pdf</t>
   </si>
   <si>
     <t>Indico à Chefe do Poder Executivo Municipal que determine, através dos órgãos competentes, a realização do calçamento em paralelepípedo da Rua Ana Anunciada da Conceição, localizada no Bairro Augusto Fernandes Pereira.</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
-    <t>12</t>
-[...4 lines deleted...]
-  <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1992/indicacao_no_012-2026.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, a implantação do serviço de Guarda de Trânsito, com a finalidade de promover maior segurança viária, organização do tráfego e melhoria da mobilidade urbana no município.</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
-    <t>13</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1993/indicacao_no_013-2026.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita e à Secretaria Municipal de Obras, solicitando a realização de serviços de limpeza, desobstrução e manutenção preventiva das galerias pluviais em toda a cidade de forma periódica.</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
-    <t>14</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1994/indicacao_no_014-2026.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita e à Secretaria Municipal de Obras, solicitando a adoção de providências urgentes no sentido de realizar serviços de limpeza, desobstrução da rede de esgoto, drenagem e melhorias estruturais na entrada do Bairro Alegre.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
-    <t>15</t>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2000/indicacao15-2026.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, a Excelentíssima Senhora Prefeita Municipal, que determine à secretaria competente a implantação de uma lombo-faixa (faixa elevada para travessia de pedestres) na Rua Major João Pinheiro Bezerra Cavalcante, localizada no bairro Maracujá, em frente ao RR Center.</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
-    <t>16</t>
-[...1 lines deleted...]
-  <si>
     <t>Reiterar a Indicação nº 55/2025, já apresentada anteriormente, que solicita ao Poder Executivo Municipal, por meio da Secretaria competente, a implantação de uma Unidade de Vigilância de Zoonoses (UVZ) em nosso município.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
-    <t>17</t>
-[...1 lines deleted...]
-  <si>
     <t>Reiterar a Indicação nº 10/2025, já apresentada anteriormente, que solicita ao Poder Executivo Municipal, por meio da Secretaria competente, a construção de uma passagem molhada na comunidade rural Bonsucesso, neste município.</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
-    <t>18</t>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2003/indicacao18-2026.pdf</t>
   </si>
   <si>
     <t>Indica e solicita à gestão municipal o Esgotamento Sanitário e a pavimentação em paralelepípedo no prolongamento das Ruas: Santa Cecilia, São João da Cruz e Santo André, no Cônego Monte e das Ruas: Sinval Antunes e Monsenhor Vicente de Paula no loteamento Monsenhor Raimundo Gomes Barbosa, Santa Cruz-RN.</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
-    <t>19</t>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2004/indicacao19-2026.pdf</t>
   </si>
   <si>
     <t>Indica a Exmª. prefeita de Santa Cruz-RN, Ana Fabrícia, a construção de uma PASSAGEM MOLHADA na estrada vicinal que dá acesso às comunidades Mangangá, Paulista, Umbuzeiro e adjacências, precisamente na travessia do rio Trairi no município de Santa Cruz-RN.</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
-    <t>20</t>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2006/indicacao20-2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal que feita a distribuição de peixes durante a semana santa para atender as mães solteiras beneficiárias de programa social federal, mulheres com medidas protetivas (vítimas de violência doméstica) e em estado de vulnerabilidade social.</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
-    <t>21</t>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2007/indicacao21-2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal que seja viabilizada, por meio da secretaria competente, a perfuração e a devida instalação de um poço artesiano comunitário para atender aos moradores do Assentamento Alto da Colina, nesta municipalidade.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
-    <t>22</t>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2012/indicacao22-2026.pdf</t>
   </si>
   <si>
     <t>Reitera a INDICAÇÃO Nº 099/2025, que INDICA a Excelentíssima Senhora Prefeita Municipal, que sejam tomadas as providências necessárias para a reforma e revitalização da Praça Francisco Pinheiro Bezerra, conhecida como Praça do Maracujá, localizada no bairro Maracujá.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
-    <t>23</t>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2013/indicacao23-2026.pdf</t>
   </si>
   <si>
     <t>Indica a chefe do Executivo municipal, que por meio da Secretaria Municipal de Obras e Serviços Urbanos, realize a revitalização integral da Praça Tequinha Farias, situada no centro deste município.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2014/indicacao24-2026.pdf</t>
+  </si>
+  <si>
     <t>Indica ao Poder Executivo, que determine à Secretaria Municipal de Obras e Serviços Urbanos a execução de Melhorias urgentes em todas as ruas do Loteamento Monsenhor Raimundo Gomes Barbosa, por meio de piçarramento e utilização de máquina niveladora (patrol).</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2015/indicacao25-2026.pdf</t>
+  </si>
+  <si>
     <t>Indica ao Poder Executivo Municipal que seja feito o calçamento em paralelepípedo da Rua Santos Dumont, localizada no Bairro Augusto Fernandes Pereira.</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2016/indicacao26-2026.pdf</t>
+  </si>
+  <si>
     <t>Indica ao Poder Executivo Municipal que seja feito a realização do calçamento em paralelepípedo da Rua Francisco Segundo da Rocha, localizada no Bairro Residencial Alegre.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2017/indicacao27-2026.pdf</t>
+  </si>
+  <si>
     <t>Realização de calçamento na via de acesso à futura Unidade Básica de Saúde do Bairro Alegre.</t>
   </si>
   <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2026/indicacao_no_028-2026-ocr.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal que seja providenciada, por meio da secretaria competente, a instalação de uma academia popular para atender aos moradores do Assentamento Alto da Colina, nesta municipalidade.</t>
+  </si>
+  <si>
+    <t>2027</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2027/indicacao_no_029-2026-ocr.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal que seja providenciada, por meio da secretaria competente, a instalação de contêineres destinados à coleta de lixo no Assentamento Alto da Colina, nesta municipalidade.</t>
+  </si>
+  <si>
+    <t>2028</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2028/indicacao_no_030-2026-ocr.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a REITERAÇÃO do pedido contido na Indicação nº 08/2025, para que sejam providenciadas, com urgência, melhorias e a ampliação da iluminação da Comunidade Alto da Colina, com a devida ligação das luminárias a partir da rua principal do povoado até o entroncamento (cruzamento) da RN-092.</t>
+  </si>
+  <si>
+    <t>2029</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2029/indicacao_no_031-2026-ocr.pdf</t>
+  </si>
+  <si>
+    <t>Indica à gestão municipal de Santa Cruz-RN, da prefeita Ana Fabrícia, a CONSTRUÇÃO DE UMA LOMBOFAIXA na rua Rua Padre Antônio Rafael, Nº 247, (em frente ao Centro Educacional Sorriso de Criança), no bairro Paraíso, Santa Cruz-RN.</t>
+  </si>
+  <si>
+    <t>2030</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2030/indicacao_no_032-2026-ocr.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo, que determine à Secretaria Municipal de Obras e Serviços Urbanos a instalação de lombofaixas (faixas elevadas para travessia de pedestres) nas ruas Antônio Duarte Nunes (Rua do Canal do Maracujá), Rua Major João Pinheiro Cavalcante e Rua José Caminha Fiuza, nesta municipalidade.</t>
+  </si>
+  <si>
+    <t>2031</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2031/indicacao_no_033-2026-ocr.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo, que determine à Secretaria Municipal de Obras e Serviços Urbanos a execução de melhorias na Rua Antônio Duarte Nunes (Rua do Canal do Maracujá), consistindo na instalação de iluminação pública adequada e na colocação de guarda-corpo em toda a extensão do canal.</t>
+  </si>
+  <si>
+    <t>2032</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2032/indicacao_no_034-2026-ocr.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Senhora Prefeita, juntamente com o setor competente da Administração Pública, que seja denominada de João Pereira da Silva a artéria localizada no Bairro Alegre, iniciando na Rua da Capela e seguindo até a via que dá acesso à Clínica de Hemodiálise.</t>
+  </si>
+  <si>
+    <t>2033</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2033/indicacao_no_035-2026-ocr.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Senhora Prefeita e à Secretaria Municipal de Obras, que sejam adotadas as providências necessárias para a realização da pavimentação asfáltica da Rua São Félix até o final da via, no trecho que interliga a Rua Nossa Senhora dos Remédios.</t>
+  </si>
+  <si>
+    <t>2040</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2040/indicacao_no_036-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal que seja providenciada, por meio da secretaria competente, a execução da pavimentação em paralelepípedo (calçamento) do trecho que liga a rodovia RN-092 até o início do calçamento já existente no Assentamento Alto da Colina, nesta municipalidade.</t>
+  </si>
+  <si>
+    <t>2041</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2041/indicacao_no_037-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal que seja providenciada, por meio da secretaria competente, a construção de um refeitório na Escola Municipal Palmira Barbosa, bem como a instalação, com máxima urgência, de uma lombofaixa em frente ao referido estabelecimento de ensino.</t>
+  </si>
+  <si>
+    <t>2042</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2042/indicacao_no_038-2026-ocr.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a REITERAÇÃO do pedido contido na Indicação nº 148/2025, para que seja providenciada a construção de um Ginásio Poliesportivo e de uma Unidade Básica de Saúde (UBS) no Assentamento Alto da Colina, nesta municipalidade.</t>
+  </si>
+  <si>
+    <t>2043</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>Fábio Dias, Israel Fernandes</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2043/indicacao_no_039-2026-ocr.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo, que determine à Secretaria Municipal de Obras e Serviços Urbanos a execução, com máxima urgência, de obras de pavimentação em paralelepípedo nas seguintes vias do Loteamento Monsenhor Raimundo Gomes Barbosa: Rua Padre Alfredo Pegado de C. Cortez, Rua Monsenhor Raimundo Gomes Barbosa, Rua Monsenhor Celso Lecco.</t>
+  </si>
+  <si>
+    <t>2044</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2044/indicacao_no_040-2026-ocr.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal que seja providenciada a instalação de 2 (dois) braços de iluminação pública com as respectivas luminárias em frente à Capela de Nossa Senhora do Perpétuo Socorro, no Sítio Pau de Leite, nesta municipalidade.</t>
+  </si>
+  <si>
+    <t>2045</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2045/indicacao_no_041-2026-ocr.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a construção de uma lombo-faixa elevada na rua Coronel Júlio Pinheiro.</t>
+  </si>
+  <si>
+    <t>2046</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2046/indicacao_no_042-2026-ocr.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja feita a construção da galeria do Bairro Alegre.</t>
+  </si>
+  <si>
+    <t>2047</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2047/indicacao_no_043-2026-ocr.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, que proceda através dos órgãos competentes a execução da pavimentação asfáltica da Rua Margarida Furtado, situada no Bairro Maracujá, nesta municipalidade.</t>
+  </si>
+  <si>
+    <t>2048</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2048/indicacao_no_044-2026-ocr.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, que proceda através dos órgãos competentes a construção de uma pista de caminhada na área do estacionamento de ônibus, situada no Alto de Santa Rita de Cássia, nesta municipalidade.</t>
+  </si>
+  <si>
+    <t>2049</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2049/indicacao_no_045-2026-ocr.pdf</t>
+  </si>
+  <si>
+    <t>Solicito à Excelentíssima Senhora Prefeita do Município de Santa Cruz/RN que, por meio da Secretaria Municipal de Obras e Serviços Urbanos, que seja providenciada a continuação da pavimentação da Rua Rita Lino Dantas e da Rua Rosa de Alencar Dantas, localizadas no Bairro Paraíso, neste município.</t>
+  </si>
+  <si>
+    <t>2050</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2050/indicacao_no_046-2026-ocr.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Educação, a construção de uma quadra poliesportiva no bairro Maracujá, destinada à prática de esportes, atividades recreativas e ações sociais voltadas para crianças, jovens e toda a comunidade.</t>
+  </si>
+  <si>
+    <t>2051</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2051/indicacao_no_047-2026-ocr.pdf</t>
+  </si>
+  <si>
+    <t>Indica a gestão municipal que, diante da necessidade, providencie a instalação de rede de esgotamento sanitário e a pavimentação em paralelepípedo da Rua Cleonice Fernandes da Silva, bairro José Henrique de Bulhões, Santa Cruz-RN.</t>
+  </si>
+  <si>
+    <t>2052</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2052/indicacao_no_048-2026-ocr.pdf</t>
+  </si>
+  <si>
+    <t>Indica à gestão municipal desta municipalidade a instalação da rede de esgotamento sanitário e pavimentação em paralelepípedo da rua João Aureliano Farias de Carvalho, no bairro Maracujá, Santa Cruz-RN.</t>
+  </si>
+  <si>
+    <t>2065</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2065/indicacao_no_049-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a gestão municipal que, diante da necessidade, providencie a pavimentação em paralelepípedo da Rua Raimundo Estevão Teixeira, localizada no loteamento Quixabeira, no bairro Paraíso, Santa Cruz-RN.</t>
+  </si>
+  <si>
+    <t>2066</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2066/indicacao_no_050-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica à gestão da Exmª. prefeita de Santa Cruz-RN, a construção de um CANAL ABERTO para escoamento de águas pluviais para o bairro Paraíso, iniciando na rua Francisca Bezerra Cavalcante - finalizando em ponto da margem direita do Rio Trairi, ambos no bairro Paraíso, no município de Santa Cruz-RN.</t>
+  </si>
+  <si>
+    <t>2068</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2068/indicacao_no_051-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica à chefe do Executivo Municipal, que proceda através dos órgãos competentes o calçamento da rua Ana Luiza de Medeiros, bairro Augusto Fernandes Pereira.</t>
+  </si>
+  <si>
+    <t>2069</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2069/indicacao_no_052-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica à chefe do Executivo Municipal, que proceda através dos órgãos competentes e asfalto na José Antônio de Pontes, bairro Residencial Alegre.</t>
+  </si>
+  <si>
+    <t>2070</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2070/indicacao_no_053-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria competente, que seja realizada a limpeza geral de todos os cemitérios do município, com a devida retirada de mato, entulhos e manutenção periódica desses espaços.</t>
+  </si>
+  <si>
+    <t>2071</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2071/indicacao_no_054-2026.pdf</t>
+  </si>
+  <si>
+    <t>Reiterar a INDICAÇÃO Nº 002/2025, que INDICA ao Poder Executivo Municipal a construção de 1 (um) Posto de Saúde na comunidade rural denominada Sítio Pau de Leite.</t>
+  </si>
+  <si>
+    <t>2072</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2072/indicacao_no_055-2026.pdf</t>
+  </si>
+  <si>
+    <t>Reiterar a INDICAÇÃO Nº 115/2025, que INDICA à Excelentíssima Senhora Prefeita Municipal de Santa Cruz/RN, a necessidade da CONSTRUÇÃO DE UM POSTO DE SAÚDE no SÍTIO PITOMBA, zona rural deste município.</t>
+  </si>
+  <si>
+    <t>2073</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2073/indicacao_no_056-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica que a Excelentíssima Senhora Prefeita Municipal, através dos órgãos competentes e dentro da disponibilidade orçamentária, proceda com a aquisição ou destinação de um veículo de transporte próprio para a Secretaria Municipal de Cultura.</t>
+  </si>
+  <si>
+    <t>2074</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2074/indicacao_no_057-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica que a Excelentíssima Senhora Prefeita Municipal, por meio da Secretaria Municipal de Obras e Serviços Urbanos e da Secretaria Municipal de Esportes e Lazer, realize os estudos técnicos e a posterior construção de uma quadra poliesportiva na Rua Cega Matilde, localizada no bairro Paraíso.</t>
+  </si>
+  <si>
+    <t>2075</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2075/indicacao_no_058-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica que a Excelentíssima Senhora Prefeita Municipal, por meio da Secretaria Municipal de Cultura e da Secretaria Municipal de Obras, realize os estudos de viabilidade para a instalação do Centro Municipal de Cultura do Bairro Paraíso. Este espaço deverá ser estruturado para oferecer oficinas artísticas, cursos de capacitação cultural e servir como polo multiuso para a comunidade local.</t>
+  </si>
+  <si>
+    <t>2076</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2076/indicacao_no_059-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria de Obras, que seja realizada a continuação da pavimentação da Rua José Lino Dantas, localizada no bairro Paraíso, neste município.</t>
+  </si>
+  <si>
+    <t>2088</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2088/indicacao_no_060-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Chefe do Poder Executivo Municipal que, por meio da secretaria competente, seja realizada a implantação e/ou melhoria da iluminação pública na Rua Coronel Júlio Pinheiro, localizada no bairro Barro Vermelho, especialmente nas proximidades da nova Unidade Básica de Saúde (UBS) em construção.</t>
+  </si>
+  <si>
+    <t>2089</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2089/indicacao_no_061-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Chefe do Poder Executivo Municipal que, por meio da secretaria competente, seja realizado o calçamento da Rua José Emídio da Silva, localizada no bairro Vila Rica, neste município.</t>
+  </si>
+  <si>
+    <t>2090</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2090/indicacao_no_062-2026.pdf</t>
+  </si>
+  <si>
+    <t>Reiteramos a INDICAÇÃO, que INDICA à gestão municipal da Sra. Prefeita do município de Santa Cruz-RN, pela construção de faixa elevada (conhecidas por lombofaixas) na rua Theodorico Bezerra, (nas proximidades da casa nº 320) no Centro, Santa Cruz-RN.</t>
+  </si>
+  <si>
+    <t>2091</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2091/indicacao_no_063-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao órgão competente da Administração Pública Municipal que seja realizada a instalação de uma lombofaixa na Rua Antônio Henrique de Medeiros, mais precisamente ao lado da Praça da Bíblia, no sentido de quem se desloca do bairro Paraíso em direção à rua da Assembleia de Deus.</t>
+  </si>
+  <si>
+    <t>2102</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2102/indicacao_no_064-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Excelentíssima Senhora Prefeita Municipal a necessidade de construção de uma praça, com bancos e iluminação, no canteiro da Rua Antônio Henrique de Medeiros, no trecho que especifica.</t>
+  </si>
+  <si>
+    <t>2103</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2103/indicacao_no_065-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Excelentíssima Senhora Prefeita Municipal a necessidade de construção de uma ponte interligando o Conjunto Cônego Monte ao Bairro Alegre, neste município.</t>
+  </si>
+  <si>
+    <t>2104</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2104/indicacao_no_066-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Executivo Municipal para que seja providenciado o calçamento das Ruas Geraldo Raimundo da Silva e São Jorge, localizadas no Bairro Alegre 2.</t>
+  </si>
+  <si>
+    <t>2105</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2105/indicacao_no_067-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal que através da Secretaria Municipal de Obras e Serviços Urbanos, a imediata realização da limpeza e desassoreamento do canal que corta o Bairro Alegre, no município de Santa Cruz - RN.</t>
+  </si>
+  <si>
+    <t>2106</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2106/indicacao_no_068-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Excelentíssima Senhora Prefeita Municipal a necessidade de realização dos serviços de piçarragem e nivelamento no estacionamento destinado aos taxistas, localizado no complexo do Alto de Santa Rita de Cássia.</t>
+  </si>
+  <si>
+    <t>2119</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2119/indicacao_no_069-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Poder Executivo Municipal, bem como à Secretaria Municipal competente, que seja realizada, em caráter de urgência, a operação tapa-buraco em toda a cidade de Santa Cruz/RN, especialmente nas vias de maior circulação e no percurso por onde tradicionalmente passará a Procissão de Santa Rita de Cássia no próximo dia 22 de maio.</t>
+  </si>
+  <si>
+    <t>2120</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2120/indicacao_no_070-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a implantação de um Parque Multissensorial inclusivo em área pública do município, destinado ao atendimento de crianças com Transtorno do Espectro Autista (TEA), contemplando equipamentos adaptados, espaços de estímulo sensorial, áreas de convivência e infraestrutura acessível, garantindo acolhimento, inclusão e suporte às famílias.</t>
+  </si>
+  <si>
+    <t>2136</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>INDICA à gestão da Exmª. prefeita de Santa Cruz-RN, a limpeza do mato, a retirada do esgoto alí jogado e a eliminação das poças d’água/esgoto em toda extensão do córrego que corta o bairro Alegre II, chegando até a BR226. Os moradores cobram esse serviço da prefeitura com URGÊNCIA.</t>
+  </si>
+  <si>
+    <t>2137</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>INDICA à Chefe do Poder Executivo Municipal, após ouvido o Plenário, que determine ao setor competente a realização da pavimentação do trecho compreendido entre a BR-226 até a conhecida “Ruinha do Açude do Alívio”, no município de Santa Cruz.</t>
+  </si>
+  <si>
+    <t>2138</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>Reitera a Indicação nº 170/2025 que Indica à Chefe do Poder Executivo Municipal, que determine aos órgãos competentes a realização da pavimentação asfáltica da Rua Terezinha Fonseca Cury, no Bairro Maracujá, visando a melhoria da mobilidade urbana, a valorização do bairro e o benefício direto à população residente naquela localidade.</t>
+  </si>
+  <si>
+    <t>2144</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2144/indicacao_no_074-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Excelentíssima Senhora Prefeita Municipal a necessidade de pavimentação asfáltica nas ruas Cleto Antunes, Jair Lourenço, Senador João Câmara e Maria das Dores, localizadas no centro da cidade.</t>
+  </si>
+  <si>
+    <t>2145</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2145/indicacao_no_075-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a realização da pavimentação em paralelepípedo, dando continuidade ao trecho já existente até a Escola Municipal João de Oliveira Confessor, localizada na comunidade rural do Bom Sucesso.</t>
+  </si>
+  <si>
+    <t>2146</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2146/indicacao_no_076-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Prefeita Municipal de Santa Cruz, que determine à Secretaria competente a realização do serviço de piçarramento no Sítio Boqueirão, especificamente no trecho compreendido entre a BR-226 até a residência do senhor Ricardo Felipe.</t>
+  </si>
+  <si>
+    <t>2154</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2154/indicacao_no_077-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal que seja realizada a pavimentação da entrada do Loteamento São Lourenço, no trecho que dá acesso vindo da antiga Marmoraria Gran Forte, às margens da BR-226.</t>
+  </si>
+  <si>
+    <t>2155</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2155/indicacao_no_078-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria competente, que seja realizada a limpeza, capinação e manutenção dos canteiros localizados nos bairros Maracujá e São Lourenço, neste município.</t>
+  </si>
+  <si>
+    <t>2157</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2157/indicacao_no_079-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Excelentíssima Senhora Prefeita Municipal que determine, através da Secretaria Municipal de Obras, a implantação do saneamento básico no Loteamento Eldorado, neste município de Santa Cruz.</t>
+  </si>
+  <si>
+    <t>2158</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2158/indicacao_no_080-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Prefeita Municipal que determine, através da Secretaria Municipal de Obras, a realização do calçamento da Rua José Crézio Lopes, localizada no bairro Conjunto Cônego Monte, neste município de Santa Cruz.</t>
+  </si>
+  <si>
+    <t>2161</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2161/indicacao_nc2ba_081-2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Transportes e Obras Públicas, que determine, com a máxima urgência, a realização de serviços de limpeza geral, capinação e retirada de entulhos, bem como a aplicação de material piçarro para melhoria do acesso na Rua Raimundo Estevam Teixeira, localizada no Loteamento Quixabeira, bairro Paraíso, neste município.</t>
+  </si>
+  <si>
+    <t>2164</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal para que seja providenciado o calçamento e o saneamento básico das Ruas Geraldo Raimundo da Silva e São Jorge, localizadas no Bairro Alegre 2.</t>
+  </si>
+  <si>
+    <t>2168</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal para que seja realizada a pavimentação asfáltica da Praça Tequinha Farias, bem como das Ruas Manoel Lourenço Maia e Dr. Eudes Bezerra Galvão, que dão acesso à BR-226.</t>
+  </si>
+  <si>
+    <t>2169</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal para que seja realizada a pavimentação a paralelepípedo do trecho de acesso entre os bairros Paraíso e Maracujá, passando ao lado do SENAI e por trás do IFRN.</t>
+  </si>
+  <si>
+    <t>2173</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>Indica que sejam adotadas as providências necessárias para promover maior apoio e assistência às mães atípicas e cuidadores de pessoas com deficiência e Transtorno do Espectro Autista (TEA), por meio da criação do Fundo Municipal de Apoio às Mães Atípicas e Cuidadores de Pessoas com Deficiência e Transtorno do Espectro Autista (TEA), destinado ao financiamento de ações, programas e projetos voltados a esse público.</t>
+  </si>
+  <si>
+    <t>2034</t>
+  </si>
+  <si>
+    <t>MA</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2034/mocao_de_aplausos_no_001-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos à Universidade Federal do Rio Grande do Norte – UFRN, por intermédio da FACISA – Faculdade de Ciências da Saúde do Trairi, pela celebração dos 10 (dez) anos do Curso de Psicologia no campus de Santa Cruz/RN.</t>
+  </si>
+  <si>
+    <t>2053</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2053/mocao_de_aplausos_no_002-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos em homenagem à Dra. Anne Isabelle Nogueira de Araújo, em reconhecimento à sua exemplar e inesquecível trajetória médica em nosso município.</t>
+  </si>
+  <si>
+    <t>2099</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos aos Cavaleiros de Santa Rita de Cássia vindo da cidade de Caicó/RN, pela realização e preservação da tradicional Cavalgada de Santa Rita, movimento de fé, devoção, cultura e tradição que teve início no ano de 2003. Esta homenagem se estende, de forma especial, aos organizadores Arara, Duduca, Galego Eugênio, Luiz, Pedão, Jadi, Gil Flavio e Gilvan, que, com dedicação e compromisso, contribuem para manter viva essa importante tradição religiosa e cultural.</t>
+  </si>
+  <si>
+    <t>2124</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2124/mocao_de_aplausos_no_004-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos ao senhor Marcelino, em reconhecimento à brilhante idealização, organização e realização da 29 Circuito Cultural Santa Rita.</t>
+  </si>
+  <si>
+    <t>2139</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos à AVART – Associação de Vaqueiros da Região do Trairi, fundada em 27 de março de 2007, pela sua relevante atuação na preservação das tradições sertanejas e, em especial, pela realização da Tradicional Cavalgada de Santa Rita de Cássia, ocorrida no último domingo, 17 de maio de 2026.</t>
+  </si>
+  <si>
+    <t>2147</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos à Senhora Jozy Carvalho, Secretária Municipal de Turismo e Desenvolvimento Econômico, pela idealização e realização do desfile “Inharé na Passarela – Feita à mão, feito com amor”.</t>
+  </si>
+  <si>
+    <t>2148</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2148/mocao_de_aplausos_no_007-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos ao Padre Aldo Jean Silva de Araújo, em reconhecimento aos relevantes serviços religiosos, sociais e humanos prestados ao nosso município ao longo de 03 anos e 02 meses de dedicação pastoral em nossa paróquia.</t>
+  </si>
+  <si>
+    <t>2151</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2151/mocao_de_aplausos_no_008-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos ao Reverendíssimo Padre Vicente Fernandes da Silva Neto, em reconhecimento ao brilhante trabalho desenvolvido na organização e realização da Festa de Santa Rita de Cássia 2026.</t>
+  </si>
+  <si>
+    <t>2167</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2167/mocao_de_aplausos_nc2ba_009-2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos e reconhecimento à Revista Conexão Trairi, publicação que tem como missão destacar empresários, instituições, gestores públicos e personagens que contribuem para o desenvolvimento regional, bem como aos seus idealizadores Édipo Natan e João Maria da Costa (João Fernandes), pelos relevantes serviços prestados à comunicação e à valorização da região do Trairi.</t>
+  </si>
+  <si>
     <t>1985</t>
   </si>
   <si>
     <t>MP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1985/mocao_de_pesar_no_001-2026.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. Francisco Xavier Júnior, ocorrido em 05 de março de 2026, aos 89 anos, nascido em 17 de setembro de 1936.</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1986/mocao_de_pesar_no_002-2026.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. Eugênio Vieira Régis Filho, médico veterinário, ocorrido no dia 28 de fevereiro de 2026.</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2008/mocaodepesar03-2026.pdf</t>
+  </si>
+  <si>
     <t>Moção de Pesar aos familiares do senhor Edson Vieira (Nego do Ouro), em virtude de seu falecimento.</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2019/mocaodepesar4-2026.pdf</t>
+  </si>
+  <si>
     <t>Moção de pesar aos familiares da Srta. MARIA BETANIA CONFESSOR e de Sra. ELIZABETH DA ROCHA TEIXEIRA, pelo falecimento de ambas, ocorridos dia 21 de março e dia 22 de março de 2026, respectivamente.</t>
   </si>
   <si>
+    <t>2020</t>
+  </si>
+  <si>
+    <t>Moção de Pesar pelo falecimento da Sra. Maria de Deus Rodrigues dos Santos, ocorrido em 17 de março de 2026.</t>
+  </si>
+  <si>
+    <t>2021</t>
+  </si>
+  <si>
+    <t>Moção de Pesar pelo falecimento da Sra. Veriana Valcacio dos Santos.</t>
+  </si>
+  <si>
+    <t>2022</t>
+  </si>
+  <si>
+    <t>Moção de Pesar pelo falecimento do Sr. José Marques Fernandes.</t>
+  </si>
+  <si>
+    <t>2035</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2035/mocao_de_pesar_no_008-2026-ocr.pdf</t>
+  </si>
+  <si>
+    <t>Manifestar os mais profundos sentimentos pelo falecimento do senhor ISRAEL DOS SANTOS GOMES, que ocorreu no dia 29 de março de 2026.</t>
+  </si>
+  <si>
+    <t>2036</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2036/mocao_de_pesar_no_009-2026-ocr.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar pelo falecimento do Senhor Francisco das Chagas dos Santos, ocorrido em fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>2037</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2037/mocao_de_pesar_no_010-2026-ocr.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar pelo falecimento da Senhora Maria José Lourenço de Andrade, ocorrido no dia 22 de janeiro de 2026.</t>
+  </si>
+  <si>
+    <t>2039</t>
+  </si>
+  <si>
+    <t>Moção de pesar pela falecimento do Sr. Francisco Gomes da Silva.</t>
+  </si>
+  <si>
+    <t>2054</t>
+  </si>
+  <si>
+    <t>Moção de Pesar pelo falecimento do Sr. Oscar Gomes da Silva Neto.</t>
+  </si>
+  <si>
+    <t>2077</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2077/mocao_de_pesar_no_013-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar pelo falecimento do Sr. Rivaldo Félix de Pontes, ocorrido no dia 09 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>2078</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2078/mocao_de_pesar_no_014-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar pelo falecimento do Sr. Aristóteles Marinho Carvalho, ocorrido no dia 08 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>2079</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2079/mocao_de_pesar_no_015-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar pelo falecimento do Sr. Josinaldo Alves dos Santos, carinhosamente conhecido como Naldo, ocorrido no dia 07 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>2085</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2085/mocao_de_pesar_no_016-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar aos familiares da Sra. MARIA DE FÁTIMA DE ARAÚJO (Fafá de Zezinho da Chesf), pelo seu falecimento, ocorrido no último dia 10 de Abril de 2026.</t>
+  </si>
+  <si>
+    <t>2095</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2095/mocao_de_pesar_no_017-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar pelo falecimento da Sra. Maria Vanda Felipe da Silva, ocorrido no dia 16 de abril de 2026, aos 85 anos, nascida em 19 de outubro de 1940.</t>
+  </si>
+  <si>
+    <t>2096</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2096/mocao_de_pesar_no_018-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar pelo falecimento do Sr. Ambrósio Augusto de Pontes, ocorrido no dia 26 de abril de 2026, aos 67 anos, nascido em 07 de dezembro de 1958.</t>
+  </si>
+  <si>
+    <t>2097</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2097/mocao_de_pesar_no_019-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar a fim de manifestar solidariedade à família e aos amigos pelo falecimento da Senhora Rosângela Batista Ramos, ocorrido no dia 18 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>2109</t>
+  </si>
+  <si>
+    <t>Fábio Dias, Glauber Bezerra</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2109/mocao_de_pesar_no_020-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar pelo falecimento do Sr. Rivaldo Henrique da Costa, ocorrido no dia 03 de maio de 2026, aos 72 anos, nascido em 03 de novembro de 1953.</t>
+  </si>
+  <si>
+    <t>2110</t>
+  </si>
+  <si>
+    <t>Moção de Pesar Verbal pelo falecimento da Senhora Francisca Marisa Pereira.</t>
+  </si>
+  <si>
+    <t>2125</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2125/mocao_de_pesar_no_022-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar pelo falecimento do senhor José Aquino Martins, ocorrido recentemente, deixando familiares, amigos e toda a comunidade consternados com sua partida.</t>
+  </si>
+  <si>
+    <t>2140</t>
+  </si>
+  <si>
+    <t>Glauber Bezerra, Israel Fernandes</t>
+  </si>
+  <si>
+    <t>Moção de Pesar pelo falecimento do Senhor José Ernano Dantas, ocorrido no dia 09 de maio de 2026.</t>
+  </si>
+  <si>
+    <t>2141</t>
+  </si>
+  <si>
+    <t>Moção de Pesar pelo falecimento do Senhor João Abílio Fernandes.</t>
+  </si>
+  <si>
+    <t>2152</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2152/mocao_de_pesar_no_025-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar pelo falecimento da bebê Sara Ketly Rodrigues Santana, de apenas 2 meses de idade, ocorrido no último domingo, 31 de maio de 2026, no Hospital Municipal Aluízio Bezerra.</t>
+  </si>
+  <si>
+    <t>2160</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2160/mocao_de_pesar_no_026-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar Verbal aos familiares da Sra. SANZIA KELLY DA SILVA DANTAS, pelo seu falecimento, ocorrido no último dia 30 de Maio de 2026.</t>
+  </si>
+  <si>
+    <t>2171</t>
+  </si>
+  <si>
+    <t>Moção de Pesar pelo falecimento da Sra. Maria Pereira Maia, ocorrido no dia 07 de junho de 2026, aos 85 anos de idade.</t>
+  </si>
+  <si>
+    <t>2172</t>
+  </si>
+  <si>
+    <t>Moção de Pesar Verbal pelo falecimento da Senhora Geralda Confessor de Oliveira.</t>
+  </si>
+  <si>
     <t>2009</t>
   </si>
   <si>
     <t>PCRLJ</t>
   </si>
   <si>
     <t>Parecer Comissão Legislação Justiça e Redação</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2009/no_001_parecer_do_projeto_de_lei__003-2026_legislacao..pdf</t>
   </si>
   <si>
     <t>Para efeito de parecer a comissão concluiu favoravelmente, que o Projeto de Lei nº 003/2026, deve ser submetido em votação preservando sua redação original. É o nosso parecer.</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2010/no_002_parecer_do_projeto_de_lei__004-2026_legislacao..pdf</t>
   </si>
   <si>
     <t>Para efeito de parecer a comissão concluiu favoravelmente, que o Projeto de Lei Ordinária nº 004/2026, deve ser submetido em votação preservando sua redação original. É o nosso parecer.</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2011/no_003_parecer_do_projeto_de_decreto_no_001-2026_-_legislacao..pdf</t>
   </si>
   <si>
     <t>Para efeito de parecer a comissão concluiu favoravelmente, que o Projeto de Decreto nº 001/2026, deve ser submetido em votação preservando sua redação original. É o nosso parecer.</t>
+  </si>
+  <si>
+    <t>2061</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2061/parecer_no_004-2026_-_legislacao.pdf</t>
+  </si>
+  <si>
+    <t>Para efeito de parecer a comissão concluiu favoravelmente, por unanimidade, que o Projeto de Lei nº 006/2026, deve ser submetido em votação preservando sua redação original. É o nosso parecer.</t>
+  </si>
+  <si>
+    <t>2062</t>
+  </si>
+  <si>
+    <t>Para efeito de parecer a comissão concluiu favoravelmente, por unanimidade, que o Projeto de Decreto nº 002/2026, deve ser submetido em votação preservando sua redação original. É o nosso parecer.</t>
+  </si>
+  <si>
+    <t>2063</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2063/parecer_no_006-2026_-_legislacao.pdf</t>
+  </si>
+  <si>
+    <t>Para efeito de parecer a comissão concluiu favoravelmente, por unanimidade, que o Projeto de Lei nº 007/2026, deve ser submetido em votação preservando sua redação original. É o nosso parecer.</t>
+  </si>
+  <si>
+    <t>2064</t>
+  </si>
+  <si>
+    <t>Para efeito de parecer a comissão concluiu favoravelmente, por unanimidade, que o Projeto de Decreto nº 003/2026, deve ser submetido em votação preservando sua redação original. É o nosso parecer.</t>
+  </si>
+  <si>
+    <t>2111</t>
+  </si>
+  <si>
+    <t>Parecer sem validade.</t>
+  </si>
+  <si>
+    <t>2112</t>
+  </si>
+  <si>
+    <t>Para efeito de parecer a comissão concluiu favoravelmente, por unanimidade, que o Projeto de Lei nº 005/2026, deve ser submetido em votação preservando sua redação original. É o nosso parecer.</t>
+  </si>
+  <si>
+    <t>2113</t>
+  </si>
+  <si>
+    <t>Para efeito de parecer a comissão concluiu favoravelmente, por unanimidade, que o Projeto de Lei nº 008/2026, deve ser submetido em votação preservando sua redação original. É o nosso parecer.</t>
+  </si>
+  <si>
+    <t>2114</t>
+  </si>
+  <si>
+    <t>Para efeito de parecer a comissão concluiu favoravelmente, por unanimidade, que o Projeto de Lei nº 009/2026, deve ser submetido em votação preservando sua redação original. É o nosso parecer.</t>
+  </si>
+  <si>
+    <t>2115</t>
+  </si>
+  <si>
+    <t>Para efeito de parecer a comissão concluiu favoravelmente, por unanimidade, que o Projeto de Decreto nº 004/2026, deve ser submetido em votação preservando sua redação original. É o nosso parecer.</t>
+  </si>
+  <si>
+    <t>2116</t>
+  </si>
+  <si>
+    <t>Para efeito de parecer a comissão concluiu favoravelmente, por unanimidade, que o Projeto de Decreto nº 005/2026, deve ser submetido em votação preservando sua redação original. É o nosso parecer.</t>
+  </si>
+  <si>
+    <t>2117</t>
+  </si>
+  <si>
+    <t>Para efeito de parecer a comissão concluiu favoravelmente, por unanimidade, que o Projeto de Decreto nº 006/2026, deve ser submetido em votação preservando sua redação original. É o nosso parecer.</t>
+  </si>
+  <si>
+    <t>2128</t>
+  </si>
+  <si>
+    <t>Para efeito de parecer a comissão concluiu favoravelmente, por unanimidade, que o Projeto de Lei Complementar nº 001/2026, deve ser submetido em votação preservando sua redação original. É o nosso parecer.</t>
+  </si>
+  <si>
+    <t>2129</t>
+  </si>
+  <si>
+    <t>Para efeito de parecer a comissão concluiu favoravelmente, por unanimidade, que o Projeto de Lei nº 010/2026, deve ser submetido em votação preservando sua redação original. É o nosso parecer.</t>
+  </si>
+  <si>
+    <t>2130</t>
+  </si>
+  <si>
+    <t>Para efeito de parecer a comissão concluiu favoravelmente, por unanimidade, que o Projeto de Lei nº 011/2026, deve ser submetido em votação preservando sua redação original. É o nosso parecer.</t>
+  </si>
+  <si>
+    <t>2131</t>
+  </si>
+  <si>
+    <t>Para efeito de parecer a comissão concluiu favoravelmente, por unanimidade, que o Projeto de Lei nº 012/2026, deve ser submetido em votação preservando sua redação original. É o nosso parecer.</t>
+  </si>
+  <si>
+    <t>2132</t>
+  </si>
+  <si>
+    <t>Para efeito de parecer a comissão concluiu favoravelmente, por unanimidade, que o Projeto de Lei nº 013/2026, deve ser submetido em votação preservando sua redação original. É o nosso parecer.</t>
+  </si>
+  <si>
+    <t>2133</t>
+  </si>
+  <si>
+    <t>Para efeito de parecer a comissão concluiu favoravelmente, por unanimidade, que o Projeto de Resolução nº 003/2026, deve ser submetido em votação preservando sua redação original. É o nosso parecer.</t>
+  </si>
+  <si>
+    <t>2149</t>
+  </si>
+  <si>
+    <t>Parecer Oral - Projeto de Lei Municipal Nº 006/2026.</t>
+  </si>
+  <si>
+    <t>2038</t>
+  </si>
+  <si>
+    <t>PCSAC</t>
+  </si>
+  <si>
+    <t>Parecer Comissão de Saúde, Educação, Assis...</t>
+  </si>
+  <si>
+    <t>CSEADC - Comissão de Saúde, Educação, Assistência Social e Defesa do Consumidor</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2038/no_001_parecer_do_projeto_de_lei_no_003-2026_-_saude.pdf</t>
+  </si>
+  <si>
+    <t>Para efeito de parecer a comissão concluiu favoravelmente, por unanimidade, que o Projeto de Lei nº 003/2026, deve ser submetido em votação preservando sua redação original. É o nosso parecer.</t>
+  </si>
+  <si>
+    <t>2060</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2060/parecer_no_002-2026_-_saude.pdf</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
     <t>PARC</t>
   </si>
   <si>
     <t>Parecer das Comissões (Reunião Conjunta)</t>
   </si>
   <si>
     <t>CPC - Comissões Permanentes Conjunta</t>
   </si>
   <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1968/parecer_oral_no_001-2026-ocr.pdf</t>
   </si>
   <si>
     <t>Para efeito de parecer as comissões concluíram favoravelmente, por unanimidade, que o Projeto de Lei Municipal nº 001/2026, deve ser submetido em votação preservando sua redação original. É o nosso parecer.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1969/parecer_oral_no_002-2026-ocr.pdf</t>
   </si>
@@ -1032,66 +2519,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1962/pl01_-_base_de_calculo_do_adicional_aos_acs_e_ace_assinado_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1963/pl02_-_piso_do_magisterio_assinado_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1964/pl_03-_vencimento_base__assinado_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1965/pl_04_prazo_pme__assinado_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1967/projeto_de_lei_01_-_2026_-_salario_minimo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1996/projeto_de_lei_no_003-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1997/projeto_de_lei_no_004-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1998/projeto_de_lei_no_005-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1995/projeto_de_decreto_no_001-2026_1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1966/resolucao_no_01-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1978/requerimento_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1999/requerimento_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1979/indicacao_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1980/indicacao_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1981/indicacao_no_003-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1982/indicacao_no_004-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1983/indicacao_no_005-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1984/indicacao_no_006-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1987/indicacao_no_007-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1988/indicacao_no_008-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1989/indicacao_no_009-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1990/indicacao_no_010-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1991/indicacao_no_011-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1992/indicacao_no_012-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1993/indicacao_no_013-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1994/indicacao_no_014-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1985/mocao_de_pesar_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1986/mocao_de_pesar_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2009/no_001_parecer_do_projeto_de_lei__003-2026_legislacao..pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2010/no_002_parecer_do_projeto_de_lei__004-2026_legislacao..pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2011/no_003_parecer_do_projeto_de_decreto_no_001-2026_-_legislacao..pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1968/parecer_oral_no_001-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1969/parecer_oral_no_002-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1970/parecer_oral_no_003-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1971/parecer_oral_no_004-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1972/parecer_oral_no_005-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1973/parecer_oral_no_006-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1976/parecer_conjunto_no_007-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1977/parecer_conjunto_no_008-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1962/pl01_-_base_de_calculo_do_adicional_aos_acs_e_ace_assinado_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1963/pl02_-_piso_do_magisterio_assinado_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1964/pl_03-_vencimento_base__assinado_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1965/pl_04_prazo_pme__assinado_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2100/projeto_ldo_2027__merged.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2142/projeto_de_lei_ordinaria_n._06_assinado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2159/projeto_de_lei_-_vacinas_nas_escolas_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1967/projeto_de_lei_01_-_2026_-_salario_minimo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1974/pl_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1996/projeto_de_lei_no_003-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1997/projeto_de_lei_no_004-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1998/projeto_de_lei_no_005-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2018/pl_no_006-2026-2.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2055/projeto_de_lei_no_007-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2093/projeto_de_lei_no_008-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2094/projeto_de_lei_no_009-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2101/projeto_de_lei_no_010-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1995/projeto_de_decreto_no_001-2026_1.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2023/pl_decreto_no_002-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2056/projeto_de_decreto_no_003-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2080/projeto_de_decreto_no_004-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2081/projeto_de_decreto_no_005-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2092/projeto_de_decreto_no_006-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1966/resolucao_no_01-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1975/resolucao_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1978/requerimento_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1999/requerimento_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2005/requerimento_3-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2024/requerimento_no_004-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2057/requerimento_no_006-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2059/requerimento_no_008-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2082/requerimento_no_009-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2083/requerimento_no_010-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2084/requerimento_no_011-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2086/requerimento_no_012-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2087/requerimento_no_013-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2108/requerimento_no_014-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2122/requerimento_no_015-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2123/requerimento_no_016-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2143/requerimento_no_017-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2162/requerimento_no_019-2026_1.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2163/requerimento_no_020-2026_2.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2170/requerimento_nc2ba_023-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1979/indicacao_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1980/indicacao_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1981/indicacao_no_003-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1982/indicacao_no_004-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1983/indicacao_no_005-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1984/indicacao_no_006-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1987/indicacao_no_007-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1988/indicacao_no_008-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1989/indicacao_no_009-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1990/indicacao_no_010-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1991/indicacao_no_011-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1992/indicacao_no_012-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1993/indicacao_no_013-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1994/indicacao_no_014-2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2000/indicacao15-2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2003/indicacao18-2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2004/indicacao19-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2006/indicacao20-2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2007/indicacao21-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2012/indicacao22-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2013/indicacao23-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2014/indicacao24-2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2015/indicacao25-2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2016/indicacao26-2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2017/indicacao27-2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2026/indicacao_no_028-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2027/indicacao_no_029-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2028/indicacao_no_030-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2029/indicacao_no_031-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2030/indicacao_no_032-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2031/indicacao_no_033-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2032/indicacao_no_034-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2033/indicacao_no_035-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2040/indicacao_no_036-2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2041/indicacao_no_037-2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2042/indicacao_no_038-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2043/indicacao_no_039-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2044/indicacao_no_040-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2045/indicacao_no_041-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2046/indicacao_no_042-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2047/indicacao_no_043-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2048/indicacao_no_044-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2049/indicacao_no_045-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2050/indicacao_no_046-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2051/indicacao_no_047-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2052/indicacao_no_048-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2065/indicacao_no_049-2026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2066/indicacao_no_050-2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2068/indicacao_no_051-2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2069/indicacao_no_052-2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2070/indicacao_no_053-2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2071/indicacao_no_054-2026.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2072/indicacao_no_055-2026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2073/indicacao_no_056-2026.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2074/indicacao_no_057-2026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2075/indicacao_no_058-2026.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2076/indicacao_no_059-2026.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2088/indicacao_no_060-2026.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2089/indicacao_no_061-2026.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2090/indicacao_no_062-2026.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2091/indicacao_no_063-2026.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2102/indicacao_no_064-2026.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2103/indicacao_no_065-2026.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2104/indicacao_no_066-2026.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2105/indicacao_no_067-2026.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2106/indicacao_no_068-2026.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2119/indicacao_no_069-2026.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2120/indicacao_no_070-2026.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2144/indicacao_no_074-2026.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2145/indicacao_no_075-2026.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2146/indicacao_no_076-2026.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2154/indicacao_no_077-2026.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2155/indicacao_no_078-2026.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2157/indicacao_no_079-2026.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2158/indicacao_no_080-2026.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2161/indicacao_nc2ba_081-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2034/mocao_de_aplausos_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2053/mocao_de_aplausos_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2124/mocao_de_aplausos_no_004-2026.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2148/mocao_de_aplausos_no_007-2026.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2151/mocao_de_aplausos_no_008-2026.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2167/mocao_de_aplausos_nc2ba_009-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1985/mocao_de_pesar_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1986/mocao_de_pesar_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2008/mocaodepesar03-2026.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2019/mocaodepesar4-2026.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2035/mocao_de_pesar_no_008-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2036/mocao_de_pesar_no_009-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2037/mocao_de_pesar_no_010-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2077/mocao_de_pesar_no_013-2026.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2078/mocao_de_pesar_no_014-2026.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2079/mocao_de_pesar_no_015-2026.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2085/mocao_de_pesar_no_016-2026.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2095/mocao_de_pesar_no_017-2026.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2096/mocao_de_pesar_no_018-2026.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2097/mocao_de_pesar_no_019-2026.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2109/mocao_de_pesar_no_020-2026.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2125/mocao_de_pesar_no_022-2026.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2152/mocao_de_pesar_no_025-2026.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2160/mocao_de_pesar_no_026-2026.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2009/no_001_parecer_do_projeto_de_lei__003-2026_legislacao..pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2010/no_002_parecer_do_projeto_de_lei__004-2026_legislacao..pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2011/no_003_parecer_do_projeto_de_decreto_no_001-2026_-_legislacao..pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2061/parecer_no_004-2026_-_legislacao.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2063/parecer_no_006-2026_-_legislacao.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2038/no_001_parecer_do_projeto_de_lei_no_003-2026_-_saude.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2060/parecer_no_002-2026_-_saude.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1968/parecer_oral_no_001-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1969/parecer_oral_no_002-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1970/parecer_oral_no_003-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1971/parecer_oral_no_004-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1972/parecer_oral_no_005-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1973/parecer_oral_no_006-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1976/parecer_conjunto_no_007-2026.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1977/parecer_conjunto_no_008-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H59"/>
+  <dimension ref="A1:H211"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="43" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="44.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="74.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="142.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -1112,1522 +2599,5474 @@
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" t="s">
         <v>17</v>
       </c>
-      <c r="D3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="H3" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="H4" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="H5" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="D6" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="E6" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="F6" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>32</v>
       </c>
       <c r="H6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
+        <v>35</v>
+      </c>
+      <c r="D7" t="s">
         <v>17</v>
       </c>
-      <c r="D7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="F7" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="H7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="D8" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="E8" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="F8" t="s">
-        <v>38</v>
+        <v>19</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="D9" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="E9" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="F9" t="s">
-        <v>42</v>
+        <v>19</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H9" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>46</v>
+        <v>10</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>47</v>
       </c>
       <c r="E10" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="F10" t="s">
-        <v>47</v>
+        <v>13</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H10" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="D11" t="s">
-        <v>29</v>
+        <v>47</v>
       </c>
       <c r="E11" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="F11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="H11" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>54</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="D12" t="s">
+        <v>47</v>
+      </c>
+      <c r="E12" t="s">
+        <v>48</v>
+      </c>
+      <c r="F12" t="s">
         <v>55</v>
       </c>
-      <c r="E12" t="s">
+      <c r="G12" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="F12" t="s">
+      <c r="H12" t="s">
         <v>57</v>
-      </c>
-[...4 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>58</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>31</v>
+      </c>
+      <c r="D13" t="s">
+        <v>47</v>
+      </c>
+      <c r="E13" t="s">
+        <v>48</v>
+      </c>
+      <c r="F13" t="s">
+        <v>59</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="B13" t="s">
-[...5 lines deleted...]
-      <c r="D13" t="s">
+      <c r="H13" t="s">
         <v>61</v>
-      </c>
-[...10 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>62</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>35</v>
+      </c>
+      <c r="D14" t="s">
+        <v>47</v>
+      </c>
+      <c r="E14" t="s">
+        <v>48</v>
+      </c>
+      <c r="F14" t="s">
+        <v>63</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="H14" t="s">
         <v>65</v>
-      </c>
-[...19 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>66</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15" t="s">
+        <v>47</v>
+      </c>
+      <c r="E15" t="s">
+        <v>48</v>
+      </c>
+      <c r="F15" t="s">
         <v>67</v>
       </c>
-      <c r="B15" t="s">
-[...5 lines deleted...]
-      <c r="D15" t="s">
+      <c r="G15" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="E15" t="s">
+      <c r="H15" t="s">
         <v>69</v>
-      </c>
-[...7 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>70</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>43</v>
+      </c>
+      <c r="D16" t="s">
+        <v>47</v>
+      </c>
+      <c r="E16" t="s">
+        <v>48</v>
+      </c>
+      <c r="F16" t="s">
+        <v>71</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="H16" t="s">
         <v>73</v>
-      </c>
-[...19 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>74</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>75</v>
+      </c>
+      <c r="D17" t="s">
+        <v>47</v>
+      </c>
+      <c r="E17" t="s">
+        <v>48</v>
+      </c>
+      <c r="F17" t="s">
+        <v>76</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>77</v>
-      </c>
-[...16 lines deleted...]
-        <v>35</v>
       </c>
       <c r="H17" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>79</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>10</v>
+        <v>80</v>
       </c>
       <c r="D18" t="s">
-        <v>80</v>
+        <v>47</v>
       </c>
       <c r="E18" t="s">
+        <v>48</v>
+      </c>
+      <c r="F18" t="s">
+        <v>67</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="F18" t="s">
+      <c r="H18" t="s">
         <v>82</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>83</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>84</v>
+      </c>
+      <c r="D19" t="s">
+        <v>47</v>
+      </c>
+      <c r="E19" t="s">
+        <v>48</v>
+      </c>
+      <c r="F19" t="s">
         <v>85</v>
-      </c>
-[...13 lines deleted...]
-        <v>82</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>86</v>
       </c>
       <c r="H19" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>88</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>21</v>
+        <v>89</v>
       </c>
       <c r="D20" t="s">
-        <v>80</v>
+        <v>47</v>
       </c>
       <c r="E20" t="s">
-        <v>81</v>
+        <v>48</v>
       </c>
       <c r="F20" t="s">
-        <v>89</v>
+        <v>63</v>
       </c>
       <c r="G20" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H20" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>91</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
         <v>92</v>
       </c>
-      <c r="B21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D21" t="s">
-        <v>80</v>
+        <v>47</v>
       </c>
       <c r="E21" t="s">
-        <v>81</v>
+        <v>48</v>
       </c>
       <c r="F21" t="s">
-        <v>52</v>
+        <v>93</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="H21" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
         <v>95</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>46</v>
+        <v>96</v>
       </c>
       <c r="D22" t="s">
-        <v>80</v>
+        <v>47</v>
       </c>
       <c r="E22" t="s">
-        <v>81</v>
+        <v>48</v>
       </c>
       <c r="F22" t="s">
-        <v>52</v>
+        <v>76</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>96</v>
+        <v>14</v>
       </c>
       <c r="H22" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>98</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>51</v>
+        <v>99</v>
       </c>
       <c r="D23" t="s">
-        <v>80</v>
+        <v>47</v>
       </c>
       <c r="E23" t="s">
-        <v>81</v>
+        <v>48</v>
       </c>
       <c r="F23" t="s">
-        <v>89</v>
+        <v>100</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>99</v>
+        <v>14</v>
       </c>
       <c r="H23" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D24" t="s">
-        <v>80</v>
+        <v>47</v>
       </c>
       <c r="E24" t="s">
-        <v>81</v>
+        <v>48</v>
       </c>
       <c r="F24" t="s">
-        <v>38</v>
+        <v>76</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>103</v>
+        <v>14</v>
       </c>
       <c r="H24" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>105</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
         <v>106</v>
       </c>
       <c r="D25" t="s">
-        <v>80</v>
+        <v>47</v>
       </c>
       <c r="E25" t="s">
-        <v>81</v>
+        <v>48</v>
       </c>
       <c r="F25" t="s">
+        <v>76</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H25" t="s">
         <v>107</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>108</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>10</v>
+      </c>
+      <c r="D26" t="s">
+        <v>109</v>
+      </c>
+      <c r="E26" t="s">
         <v>110</v>
       </c>
-      <c r="B26" t="s">
-[...2 lines deleted...]
-      <c r="C26" t="s">
+      <c r="F26" t="s">
         <v>111</v>
-      </c>
-[...7 lines deleted...]
-        <v>107</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>112</v>
       </c>
       <c r="H26" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>114</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
+        <v>23</v>
+      </c>
+      <c r="D27" t="s">
+        <v>109</v>
+      </c>
+      <c r="E27" t="s">
+        <v>110</v>
+      </c>
+      <c r="F27" t="s">
+        <v>93</v>
+      </c>
+      <c r="G27" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="D27" t="s">
-[...5 lines deleted...]
-      <c r="F27" t="s">
+      <c r="H27" t="s">
         <v>116</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>117</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>27</v>
+      </c>
+      <c r="D28" t="s">
+        <v>109</v>
+      </c>
+      <c r="E28" t="s">
+        <v>110</v>
+      </c>
+      <c r="F28" t="s">
+        <v>93</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="H28" t="s">
         <v>119</v>
-      </c>
-[...19 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>120</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>31</v>
+      </c>
+      <c r="D29" t="s">
+        <v>109</v>
+      </c>
+      <c r="E29" t="s">
+        <v>110</v>
+      </c>
+      <c r="F29" t="s">
+        <v>121</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="H29" t="s">
         <v>123</v>
-      </c>
-[...19 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>129</v>
+        <v>35</v>
       </c>
       <c r="D30" t="s">
-        <v>80</v>
+        <v>109</v>
       </c>
       <c r="E30" t="s">
-        <v>81</v>
+        <v>110</v>
       </c>
       <c r="F30" t="s">
+        <v>121</v>
+      </c>
+      <c r="G30" s="1" t="s">
         <v>125</v>
       </c>
-      <c r="G30" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H30" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>133</v>
+        <v>39</v>
       </c>
       <c r="D31" t="s">
-        <v>80</v>
+        <v>109</v>
       </c>
       <c r="E31" t="s">
-        <v>81</v>
+        <v>110</v>
       </c>
       <c r="F31" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="H31" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>137</v>
+        <v>43</v>
       </c>
       <c r="D32" t="s">
-        <v>80</v>
+        <v>109</v>
       </c>
       <c r="E32" t="s">
-        <v>81</v>
+        <v>110</v>
       </c>
       <c r="F32" t="s">
-        <v>42</v>
+        <v>93</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="H32" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>139</v>
+        <v>133</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>140</v>
+        <v>10</v>
       </c>
       <c r="D33" t="s">
-        <v>80</v>
+        <v>134</v>
       </c>
       <c r="E33" t="s">
-        <v>81</v>
+        <v>135</v>
       </c>
       <c r="F33" t="s">
-        <v>107</v>
+        <v>13</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>35</v>
+        <v>136</v>
       </c>
       <c r="H33" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>143</v>
+        <v>23</v>
       </c>
       <c r="D34" t="s">
-        <v>80</v>
+        <v>134</v>
       </c>
       <c r="E34" t="s">
-        <v>81</v>
+        <v>135</v>
       </c>
       <c r="F34" t="s">
-        <v>107</v>
+        <v>13</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>35</v>
+        <v>139</v>
       </c>
       <c r="H34" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>146</v>
+        <v>27</v>
       </c>
       <c r="D35" t="s">
-        <v>80</v>
+        <v>134</v>
       </c>
       <c r="E35" t="s">
-        <v>81</v>
+        <v>135</v>
       </c>
       <c r="F35" t="s">
-        <v>82</v>
+        <v>63</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="H35" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>149</v>
+        <v>10</v>
       </c>
       <c r="D36" t="s">
-        <v>80</v>
+        <v>144</v>
       </c>
       <c r="E36" t="s">
-        <v>81</v>
+        <v>145</v>
       </c>
       <c r="F36" t="s">
-        <v>82</v>
+        <v>93</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>35</v>
+        <v>146</v>
       </c>
       <c r="H36" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>152</v>
+        <v>23</v>
       </c>
       <c r="D37" t="s">
-        <v>80</v>
+        <v>144</v>
       </c>
       <c r="E37" t="s">
-        <v>81</v>
+        <v>145</v>
       </c>
       <c r="F37" t="s">
-        <v>89</v>
+        <v>71</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>35</v>
+        <v>149</v>
       </c>
       <c r="H37" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>155</v>
+        <v>27</v>
       </c>
       <c r="D38" t="s">
-        <v>80</v>
+        <v>144</v>
       </c>
       <c r="E38" t="s">
-        <v>81</v>
+        <v>145</v>
       </c>
       <c r="F38" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>35</v>
+        <v>152</v>
       </c>
       <c r="H38" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>158</v>
+        <v>31</v>
       </c>
       <c r="D39" t="s">
-        <v>80</v>
+        <v>144</v>
       </c>
       <c r="E39" t="s">
-        <v>81</v>
+        <v>145</v>
       </c>
       <c r="F39" t="s">
-        <v>70</v>
+        <v>128</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>35</v>
+        <v>155</v>
       </c>
       <c r="H39" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>161</v>
+        <v>35</v>
       </c>
       <c r="D40" t="s">
-        <v>80</v>
+        <v>144</v>
       </c>
       <c r="E40" t="s">
-        <v>81</v>
+        <v>145</v>
       </c>
       <c r="F40" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="H40" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>164</v>
+        <v>39</v>
       </c>
       <c r="D41" t="s">
-        <v>80</v>
+        <v>144</v>
       </c>
       <c r="E41" t="s">
-        <v>81</v>
+        <v>145</v>
       </c>
       <c r="F41" t="s">
-        <v>52</v>
+        <v>93</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>35</v>
+        <v>160</v>
       </c>
       <c r="H41" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>167</v>
+        <v>43</v>
       </c>
       <c r="D42" t="s">
-        <v>80</v>
+        <v>144</v>
       </c>
       <c r="E42" t="s">
-        <v>81</v>
+        <v>145</v>
       </c>
       <c r="F42" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="H42" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>169</v>
+        <v>164</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>170</v>
+        <v>75</v>
       </c>
       <c r="D43" t="s">
-        <v>80</v>
+        <v>144</v>
       </c>
       <c r="E43" t="s">
-        <v>81</v>
+        <v>145</v>
       </c>
       <c r="F43" t="s">
-        <v>116</v>
+        <v>100</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>35</v>
+        <v>165</v>
       </c>
       <c r="H43" t="s">
-        <v>171</v>
+        <v>166</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>173</v>
+        <v>80</v>
       </c>
       <c r="D44" t="s">
-        <v>80</v>
+        <v>144</v>
       </c>
       <c r="E44" t="s">
-        <v>81</v>
+        <v>145</v>
       </c>
       <c r="F44" t="s">
-        <v>125</v>
+        <v>93</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>35</v>
+        <v>168</v>
       </c>
       <c r="H44" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>10</v>
+        <v>84</v>
       </c>
       <c r="D45" t="s">
-        <v>176</v>
+        <v>144</v>
       </c>
       <c r="E45" t="s">
-        <v>177</v>
+        <v>145</v>
       </c>
       <c r="F45" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>178</v>
+        <v>171</v>
       </c>
       <c r="H45" t="s">
-        <v>179</v>
+        <v>172</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>180</v>
+        <v>173</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>17</v>
+        <v>89</v>
       </c>
       <c r="D46" t="s">
-        <v>176</v>
+        <v>144</v>
       </c>
       <c r="E46" t="s">
-        <v>177</v>
+        <v>145</v>
       </c>
       <c r="F46" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>181</v>
+        <v>174</v>
       </c>
       <c r="H46" t="s">
-        <v>182</v>
+        <v>175</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>183</v>
+        <v>176</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>21</v>
+        <v>92</v>
       </c>
       <c r="D47" t="s">
-        <v>176</v>
+        <v>144</v>
       </c>
       <c r="E47" t="s">
+        <v>145</v>
+      </c>
+      <c r="F47" t="s">
+        <v>93</v>
+      </c>
+      <c r="G47" s="1" t="s">
         <v>177</v>
       </c>
-      <c r="F47" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H47" t="s">
-        <v>184</v>
+        <v>178</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>185</v>
+        <v>179</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>25</v>
+        <v>96</v>
       </c>
       <c r="D48" t="s">
-        <v>176</v>
+        <v>144</v>
       </c>
       <c r="E48" t="s">
-        <v>177</v>
+        <v>145</v>
       </c>
       <c r="F48" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>35</v>
+        <v>180</v>
       </c>
       <c r="H48" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>187</v>
+        <v>182</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>10</v>
+        <v>99</v>
       </c>
       <c r="D49" t="s">
-        <v>188</v>
+        <v>144</v>
       </c>
       <c r="E49" t="s">
-        <v>189</v>
+        <v>145</v>
       </c>
       <c r="F49" t="s">
-        <v>190</v>
+        <v>93</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>191</v>
+        <v>183</v>
       </c>
       <c r="H49" t="s">
-        <v>192</v>
+        <v>184</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>193</v>
+        <v>185</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>17</v>
+        <v>103</v>
       </c>
       <c r="D50" t="s">
-        <v>188</v>
+        <v>144</v>
       </c>
       <c r="E50" t="s">
-        <v>189</v>
+        <v>145</v>
       </c>
       <c r="F50" t="s">
-        <v>190</v>
+        <v>93</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>194</v>
+        <v>186</v>
       </c>
       <c r="H50" t="s">
-        <v>195</v>
+        <v>187</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>196</v>
+        <v>188</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>21</v>
+        <v>106</v>
       </c>
       <c r="D51" t="s">
-        <v>188</v>
+        <v>144</v>
       </c>
       <c r="E51" t="s">
+        <v>145</v>
+      </c>
+      <c r="F51" t="s">
+        <v>93</v>
+      </c>
+      <c r="G51" s="1" t="s">
         <v>189</v>
       </c>
-      <c r="F51" t="s">
+      <c r="H51" t="s">
         <v>190</v>
-      </c>
-[...4 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>199</v>
+        <v>191</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>10</v>
+        <v>192</v>
       </c>
       <c r="D52" t="s">
-        <v>200</v>
+        <v>144</v>
       </c>
       <c r="E52" t="s">
-        <v>201</v>
+        <v>145</v>
       </c>
       <c r="F52" t="s">
-        <v>202</v>
+        <v>128</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>203</v>
+        <v>193</v>
       </c>
       <c r="H52" t="s">
-        <v>204</v>
+        <v>194</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>205</v>
+        <v>195</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>17</v>
+        <v>196</v>
       </c>
       <c r="D53" t="s">
-        <v>200</v>
+        <v>144</v>
       </c>
       <c r="E53" t="s">
-        <v>201</v>
+        <v>145</v>
       </c>
       <c r="F53" t="s">
-        <v>202</v>
+        <v>93</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>206</v>
+        <v>14</v>
       </c>
       <c r="H53" t="s">
-        <v>207</v>
+        <v>197</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>208</v>
+        <v>198</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>21</v>
+        <v>199</v>
       </c>
       <c r="D54" t="s">
+        <v>144</v>
+      </c>
+      <c r="E54" t="s">
+        <v>145</v>
+      </c>
+      <c r="F54" t="s">
+        <v>93</v>
+      </c>
+      <c r="G54" s="1" t="s">
         <v>200</v>
       </c>
-      <c r="E54" t="s">
+      <c r="H54" t="s">
         <v>201</v>
-      </c>
-[...7 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>211</v>
+        <v>202</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>25</v>
+        <v>203</v>
       </c>
       <c r="D55" t="s">
-        <v>200</v>
+        <v>144</v>
       </c>
       <c r="E55" t="s">
-        <v>201</v>
+        <v>145</v>
       </c>
       <c r="F55" t="s">
-        <v>202</v>
+        <v>93</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>212</v>
+        <v>204</v>
       </c>
       <c r="H55" t="s">
-        <v>27</v>
+        <v>205</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>213</v>
+        <v>206</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>46</v>
+        <v>207</v>
       </c>
       <c r="D56" t="s">
-        <v>200</v>
+        <v>144</v>
       </c>
       <c r="E56" t="s">
-        <v>201</v>
+        <v>145</v>
       </c>
       <c r="F56" t="s">
-        <v>202</v>
+        <v>121</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>214</v>
+        <v>14</v>
       </c>
       <c r="H56" t="s">
-        <v>215</v>
+        <v>208</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>216</v>
+        <v>209</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>51</v>
+        <v>210</v>
       </c>
       <c r="D57" t="s">
-        <v>200</v>
+        <v>144</v>
       </c>
       <c r="E57" t="s">
-        <v>201</v>
+        <v>145</v>
       </c>
       <c r="F57" t="s">
-        <v>202</v>
+        <v>121</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>217</v>
+        <v>14</v>
       </c>
       <c r="H57" t="s">
-        <v>218</v>
+        <v>211</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>219</v>
+        <v>212</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>102</v>
+        <v>213</v>
       </c>
       <c r="D58" t="s">
-        <v>200</v>
+        <v>144</v>
       </c>
       <c r="E58" t="s">
-        <v>201</v>
+        <v>145</v>
       </c>
       <c r="F58" t="s">
-        <v>202</v>
+        <v>63</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>220</v>
+        <v>214</v>
       </c>
       <c r="H58" t="s">
-        <v>221</v>
+        <v>215</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
+        <v>216</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>10</v>
+      </c>
+      <c r="D59" t="s">
+        <v>217</v>
+      </c>
+      <c r="E59" t="s">
+        <v>218</v>
+      </c>
+      <c r="F59" t="s">
+        <v>128</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="H59" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>221</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>23</v>
+      </c>
+      <c r="D60" t="s">
+        <v>217</v>
+      </c>
+      <c r="E60" t="s">
+        <v>218</v>
+      </c>
+      <c r="F60" t="s">
+        <v>128</v>
+      </c>
+      <c r="G60" s="1" t="s">
         <v>222</v>
       </c>
-      <c r="B59" t="s">
-[...2 lines deleted...]
-      <c r="C59" t="s">
+      <c r="H60" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>224</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>27</v>
+      </c>
+      <c r="D61" t="s">
+        <v>217</v>
+      </c>
+      <c r="E61" t="s">
+        <v>218</v>
+      </c>
+      <c r="F61" t="s">
+        <v>76</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H61" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>227</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>31</v>
+      </c>
+      <c r="D62" t="s">
+        <v>217</v>
+      </c>
+      <c r="E62" t="s">
+        <v>218</v>
+      </c>
+      <c r="F62" t="s">
+        <v>67</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="H62" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>230</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>35</v>
+      </c>
+      <c r="D63" t="s">
+        <v>217</v>
+      </c>
+      <c r="E63" t="s">
+        <v>218</v>
+      </c>
+      <c r="F63" t="s">
+        <v>67</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="H63" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>233</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>39</v>
+      </c>
+      <c r="D64" t="s">
+        <v>217</v>
+      </c>
+      <c r="E64" t="s">
+        <v>218</v>
+      </c>
+      <c r="F64" t="s">
+        <v>76</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="H64" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>236</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>43</v>
+      </c>
+      <c r="D65" t="s">
+        <v>217</v>
+      </c>
+      <c r="E65" t="s">
+        <v>218</v>
+      </c>
+      <c r="F65" t="s">
+        <v>55</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H65" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>239</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>75</v>
+      </c>
+      <c r="D66" t="s">
+        <v>217</v>
+      </c>
+      <c r="E66" t="s">
+        <v>218</v>
+      </c>
+      <c r="F66" t="s">
+        <v>100</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="H66" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>242</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>80</v>
+      </c>
+      <c r="D67" t="s">
+        <v>217</v>
+      </c>
+      <c r="E67" t="s">
+        <v>218</v>
+      </c>
+      <c r="F67" t="s">
+        <v>100</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="H67" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>245</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>84</v>
+      </c>
+      <c r="D68" t="s">
+        <v>217</v>
+      </c>
+      <c r="E68" t="s">
+        <v>218</v>
+      </c>
+      <c r="F68" t="s">
+        <v>246</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="H68" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>249</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>89</v>
+      </c>
+      <c r="D69" t="s">
+        <v>217</v>
+      </c>
+      <c r="E69" t="s">
+        <v>218</v>
+      </c>
+      <c r="F69" t="s">
+        <v>246</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H69" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>252</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>92</v>
+      </c>
+      <c r="D70" t="s">
+        <v>217</v>
+      </c>
+      <c r="E70" t="s">
+        <v>218</v>
+      </c>
+      <c r="F70" t="s">
+        <v>85</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H70" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>255</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>96</v>
+      </c>
+      <c r="D71" t="s">
+        <v>217</v>
+      </c>
+      <c r="E71" t="s">
+        <v>218</v>
+      </c>
+      <c r="F71" t="s">
+        <v>85</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="H71" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>258</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>99</v>
+      </c>
+      <c r="D72" t="s">
+        <v>217</v>
+      </c>
+      <c r="E72" t="s">
+        <v>218</v>
+      </c>
+      <c r="F72" t="s">
+        <v>85</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H72" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>261</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>103</v>
+      </c>
+      <c r="D73" t="s">
+        <v>217</v>
+      </c>
+      <c r="E73" t="s">
+        <v>218</v>
+      </c>
+      <c r="F73" t="s">
+        <v>59</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="H73" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>264</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
         <v>106</v>
       </c>
-      <c r="D59" t="s">
-[...12 lines deleted...]
-        <v>224</v>
+      <c r="D74" t="s">
+        <v>217</v>
+      </c>
+      <c r="E74" t="s">
+        <v>218</v>
+      </c>
+      <c r="F74" t="s">
+        <v>100</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H74" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>266</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>192</v>
+      </c>
+      <c r="D75" t="s">
+        <v>217</v>
+      </c>
+      <c r="E75" t="s">
+        <v>218</v>
+      </c>
+      <c r="F75" t="s">
+        <v>100</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H75" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>268</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>196</v>
+      </c>
+      <c r="D76" t="s">
+        <v>217</v>
+      </c>
+      <c r="E76" t="s">
+        <v>218</v>
+      </c>
+      <c r="F76" t="s">
+        <v>128</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="H76" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>271</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>199</v>
+      </c>
+      <c r="D77" t="s">
+        <v>217</v>
+      </c>
+      <c r="E77" t="s">
+        <v>218</v>
+      </c>
+      <c r="F77" t="s">
+        <v>128</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="H77" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>274</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>203</v>
+      </c>
+      <c r="D78" t="s">
+        <v>217</v>
+      </c>
+      <c r="E78" t="s">
+        <v>218</v>
+      </c>
+      <c r="F78" t="s">
+        <v>76</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="H78" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>277</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>207</v>
+      </c>
+      <c r="D79" t="s">
+        <v>217</v>
+      </c>
+      <c r="E79" t="s">
+        <v>218</v>
+      </c>
+      <c r="F79" t="s">
+        <v>76</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="H79" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>280</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>210</v>
+      </c>
+      <c r="D80" t="s">
+        <v>217</v>
+      </c>
+      <c r="E80" t="s">
+        <v>218</v>
+      </c>
+      <c r="F80" t="s">
+        <v>93</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="H80" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>283</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>213</v>
+      </c>
+      <c r="D81" t="s">
+        <v>217</v>
+      </c>
+      <c r="E81" t="s">
+        <v>218</v>
+      </c>
+      <c r="F81" t="s">
+        <v>93</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="H81" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>286</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>287</v>
+      </c>
+      <c r="D82" t="s">
+        <v>217</v>
+      </c>
+      <c r="E82" t="s">
+        <v>218</v>
+      </c>
+      <c r="F82" t="s">
+        <v>67</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="H82" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>290</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>291</v>
+      </c>
+      <c r="D83" t="s">
+        <v>217</v>
+      </c>
+      <c r="E83" t="s">
+        <v>218</v>
+      </c>
+      <c r="F83" t="s">
+        <v>246</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="H83" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>294</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>295</v>
+      </c>
+      <c r="D84" t="s">
+        <v>217</v>
+      </c>
+      <c r="E84" t="s">
+        <v>218</v>
+      </c>
+      <c r="F84" t="s">
+        <v>246</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="H84" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>298</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>299</v>
+      </c>
+      <c r="D85" t="s">
+        <v>217</v>
+      </c>
+      <c r="E85" t="s">
+        <v>218</v>
+      </c>
+      <c r="F85" t="s">
+        <v>85</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="H85" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>9</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>302</v>
+      </c>
+      <c r="D86" t="s">
+        <v>217</v>
+      </c>
+      <c r="E86" t="s">
+        <v>218</v>
+      </c>
+      <c r="F86" t="s">
+        <v>76</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="H86" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>305</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>306</v>
+      </c>
+      <c r="D87" t="s">
+        <v>217</v>
+      </c>
+      <c r="E87" t="s">
+        <v>218</v>
+      </c>
+      <c r="F87" t="s">
+        <v>76</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="H87" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>309</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>310</v>
+      </c>
+      <c r="D88" t="s">
+        <v>217</v>
+      </c>
+      <c r="E88" t="s">
+        <v>218</v>
+      </c>
+      <c r="F88" t="s">
+        <v>76</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="H88" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>313</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>314</v>
+      </c>
+      <c r="D89" t="s">
+        <v>217</v>
+      </c>
+      <c r="E89" t="s">
+        <v>218</v>
+      </c>
+      <c r="F89" t="s">
+        <v>128</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="H89" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>317</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>318</v>
+      </c>
+      <c r="D90" t="s">
+        <v>217</v>
+      </c>
+      <c r="E90" t="s">
+        <v>218</v>
+      </c>
+      <c r="F90" t="s">
+        <v>67</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="H90" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>321</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>322</v>
+      </c>
+      <c r="D91" t="s">
+        <v>217</v>
+      </c>
+      <c r="E91" t="s">
+        <v>218</v>
+      </c>
+      <c r="F91" t="s">
+        <v>67</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="H91" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>325</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>326</v>
+      </c>
+      <c r="D92" t="s">
+        <v>217</v>
+      </c>
+      <c r="E92" t="s">
+        <v>218</v>
+      </c>
+      <c r="F92" t="s">
+        <v>85</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="H92" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>329</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>330</v>
+      </c>
+      <c r="D93" t="s">
+        <v>217</v>
+      </c>
+      <c r="E93" t="s">
+        <v>218</v>
+      </c>
+      <c r="F93" t="s">
+        <v>85</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="H93" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>333</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>334</v>
+      </c>
+      <c r="D94" t="s">
+        <v>217</v>
+      </c>
+      <c r="E94" t="s">
+        <v>218</v>
+      </c>
+      <c r="F94" t="s">
+        <v>76</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="H94" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>337</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>338</v>
+      </c>
+      <c r="D95" t="s">
+        <v>217</v>
+      </c>
+      <c r="E95" t="s">
+        <v>218</v>
+      </c>
+      <c r="F95" t="s">
+        <v>76</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="H95" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>341</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>342</v>
+      </c>
+      <c r="D96" t="s">
+        <v>217</v>
+      </c>
+      <c r="E96" t="s">
+        <v>218</v>
+      </c>
+      <c r="F96" t="s">
+        <v>76</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="H96" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>345</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>346</v>
+      </c>
+      <c r="D97" t="s">
+        <v>217</v>
+      </c>
+      <c r="E97" t="s">
+        <v>218</v>
+      </c>
+      <c r="F97" t="s">
+        <v>347</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="H97" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>350</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>351</v>
+      </c>
+      <c r="D98" t="s">
+        <v>217</v>
+      </c>
+      <c r="E98" t="s">
+        <v>218</v>
+      </c>
+      <c r="F98" t="s">
+        <v>67</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="H98" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>354</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>355</v>
+      </c>
+      <c r="D99" t="s">
+        <v>217</v>
+      </c>
+      <c r="E99" t="s">
+        <v>218</v>
+      </c>
+      <c r="F99" t="s">
+        <v>55</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="H99" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>358</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>359</v>
+      </c>
+      <c r="D100" t="s">
+        <v>217</v>
+      </c>
+      <c r="E100" t="s">
+        <v>218</v>
+      </c>
+      <c r="F100" t="s">
+        <v>55</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="H100" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>362</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>363</v>
+      </c>
+      <c r="D101" t="s">
+        <v>217</v>
+      </c>
+      <c r="E101" t="s">
+        <v>218</v>
+      </c>
+      <c r="F101" t="s">
+        <v>246</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="H101" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>366</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>367</v>
+      </c>
+      <c r="D102" t="s">
+        <v>217</v>
+      </c>
+      <c r="E102" t="s">
+        <v>218</v>
+      </c>
+      <c r="F102" t="s">
+        <v>246</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="H102" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>370</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>371</v>
+      </c>
+      <c r="D103" t="s">
+        <v>217</v>
+      </c>
+      <c r="E103" t="s">
+        <v>218</v>
+      </c>
+      <c r="F103" t="s">
+        <v>100</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="H103" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>374</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>375</v>
+      </c>
+      <c r="D104" t="s">
+        <v>217</v>
+      </c>
+      <c r="E104" t="s">
+        <v>218</v>
+      </c>
+      <c r="F104" t="s">
+        <v>100</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="H104" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>378</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>379</v>
+      </c>
+      <c r="D105" t="s">
+        <v>217</v>
+      </c>
+      <c r="E105" t="s">
+        <v>218</v>
+      </c>
+      <c r="F105" t="s">
+        <v>128</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="H105" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>382</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>383</v>
+      </c>
+      <c r="D106" t="s">
+        <v>217</v>
+      </c>
+      <c r="E106" t="s">
+        <v>218</v>
+      </c>
+      <c r="F106" t="s">
+        <v>128</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="H106" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>386</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>387</v>
+      </c>
+      <c r="D107" t="s">
+        <v>217</v>
+      </c>
+      <c r="E107" t="s">
+        <v>218</v>
+      </c>
+      <c r="F107" t="s">
+        <v>128</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="H107" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>390</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>391</v>
+      </c>
+      <c r="D108" t="s">
+        <v>217</v>
+      </c>
+      <c r="E108" t="s">
+        <v>218</v>
+      </c>
+      <c r="F108" t="s">
+        <v>128</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="H108" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>394</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>395</v>
+      </c>
+      <c r="D109" t="s">
+        <v>217</v>
+      </c>
+      <c r="E109" t="s">
+        <v>218</v>
+      </c>
+      <c r="F109" t="s">
+        <v>246</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="H109" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>398</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>399</v>
+      </c>
+      <c r="D110" t="s">
+        <v>217</v>
+      </c>
+      <c r="E110" t="s">
+        <v>218</v>
+      </c>
+      <c r="F110" t="s">
+        <v>246</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="H110" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>402</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>403</v>
+      </c>
+      <c r="D111" t="s">
+        <v>217</v>
+      </c>
+      <c r="E111" t="s">
+        <v>218</v>
+      </c>
+      <c r="F111" t="s">
+        <v>100</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="H111" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>406</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>407</v>
+      </c>
+      <c r="D112" t="s">
+        <v>217</v>
+      </c>
+      <c r="E112" t="s">
+        <v>218</v>
+      </c>
+      <c r="F112" t="s">
+        <v>67</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="H112" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>410</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>411</v>
+      </c>
+      <c r="D113" t="s">
+        <v>217</v>
+      </c>
+      <c r="E113" t="s">
+        <v>218</v>
+      </c>
+      <c r="F113" t="s">
+        <v>67</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="H113" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>414</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>415</v>
+      </c>
+      <c r="D114" t="s">
+        <v>217</v>
+      </c>
+      <c r="E114" t="s">
+        <v>218</v>
+      </c>
+      <c r="F114" t="s">
+        <v>76</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="H114" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>418</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>419</v>
+      </c>
+      <c r="D115" t="s">
+        <v>217</v>
+      </c>
+      <c r="E115" t="s">
+        <v>218</v>
+      </c>
+      <c r="F115" t="s">
+        <v>76</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="H115" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>422</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>423</v>
+      </c>
+      <c r="D116" t="s">
+        <v>217</v>
+      </c>
+      <c r="E116" t="s">
+        <v>218</v>
+      </c>
+      <c r="F116" t="s">
+        <v>76</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="H116" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>426</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>427</v>
+      </c>
+      <c r="D117" t="s">
+        <v>217</v>
+      </c>
+      <c r="E117" t="s">
+        <v>218</v>
+      </c>
+      <c r="F117" t="s">
+        <v>100</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="H117" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>430</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>431</v>
+      </c>
+      <c r="D118" t="s">
+        <v>217</v>
+      </c>
+      <c r="E118" t="s">
+        <v>218</v>
+      </c>
+      <c r="F118" t="s">
+        <v>100</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="H118" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>434</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>435</v>
+      </c>
+      <c r="D119" t="s">
+        <v>217</v>
+      </c>
+      <c r="E119" t="s">
+        <v>218</v>
+      </c>
+      <c r="F119" t="s">
+        <v>100</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="H119" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>438</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>439</v>
+      </c>
+      <c r="D120" t="s">
+        <v>217</v>
+      </c>
+      <c r="E120" t="s">
+        <v>218</v>
+      </c>
+      <c r="F120" t="s">
+        <v>128</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="H120" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>442</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>443</v>
+      </c>
+      <c r="D121" t="s">
+        <v>217</v>
+      </c>
+      <c r="E121" t="s">
+        <v>218</v>
+      </c>
+      <c r="F121" t="s">
+        <v>67</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="H121" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>446</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>447</v>
+      </c>
+      <c r="D122" t="s">
+        <v>217</v>
+      </c>
+      <c r="E122" t="s">
+        <v>218</v>
+      </c>
+      <c r="F122" t="s">
+        <v>67</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="H122" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>450</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>451</v>
+      </c>
+      <c r="D123" t="s">
+        <v>217</v>
+      </c>
+      <c r="E123" t="s">
+        <v>218</v>
+      </c>
+      <c r="F123" t="s">
+        <v>67</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="H123" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>454</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>455</v>
+      </c>
+      <c r="D124" t="s">
+        <v>217</v>
+      </c>
+      <c r="E124" t="s">
+        <v>218</v>
+      </c>
+      <c r="F124" t="s">
+        <v>76</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="H124" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>458</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>459</v>
+      </c>
+      <c r="D125" t="s">
+        <v>217</v>
+      </c>
+      <c r="E125" t="s">
+        <v>218</v>
+      </c>
+      <c r="F125" t="s">
+        <v>76</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="H125" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>462</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>463</v>
+      </c>
+      <c r="D126" t="s">
+        <v>217</v>
+      </c>
+      <c r="E126" t="s">
+        <v>218</v>
+      </c>
+      <c r="F126" t="s">
+        <v>59</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="H126" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>466</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>467</v>
+      </c>
+      <c r="D127" t="s">
+        <v>217</v>
+      </c>
+      <c r="E127" t="s">
+        <v>218</v>
+      </c>
+      <c r="F127" t="s">
+        <v>59</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="H127" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>470</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>471</v>
+      </c>
+      <c r="D128" t="s">
+        <v>217</v>
+      </c>
+      <c r="E128" t="s">
+        <v>218</v>
+      </c>
+      <c r="F128" t="s">
+        <v>85</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="H128" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>474</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>475</v>
+      </c>
+      <c r="D129" t="s">
+        <v>217</v>
+      </c>
+      <c r="E129" t="s">
+        <v>218</v>
+      </c>
+      <c r="F129" t="s">
+        <v>128</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H129" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>477</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>478</v>
+      </c>
+      <c r="D130" t="s">
+        <v>217</v>
+      </c>
+      <c r="E130" t="s">
+        <v>218</v>
+      </c>
+      <c r="F130" t="s">
+        <v>67</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H130" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>480</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>481</v>
+      </c>
+      <c r="D131" t="s">
+        <v>217</v>
+      </c>
+      <c r="E131" t="s">
+        <v>218</v>
+      </c>
+      <c r="F131" t="s">
+        <v>67</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H131" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>483</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>484</v>
+      </c>
+      <c r="D132" t="s">
+        <v>217</v>
+      </c>
+      <c r="E132" t="s">
+        <v>218</v>
+      </c>
+      <c r="F132" t="s">
+        <v>67</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="H132" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>487</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>488</v>
+      </c>
+      <c r="D133" t="s">
+        <v>217</v>
+      </c>
+      <c r="E133" t="s">
+        <v>218</v>
+      </c>
+      <c r="F133" t="s">
+        <v>85</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="H133" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>491</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>492</v>
+      </c>
+      <c r="D134" t="s">
+        <v>217</v>
+      </c>
+      <c r="E134" t="s">
+        <v>218</v>
+      </c>
+      <c r="F134" t="s">
+        <v>76</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="H134" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>495</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>496</v>
+      </c>
+      <c r="D135" t="s">
+        <v>217</v>
+      </c>
+      <c r="E135" t="s">
+        <v>218</v>
+      </c>
+      <c r="F135" t="s">
+        <v>67</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="H135" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>499</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>500</v>
+      </c>
+      <c r="D136" t="s">
+        <v>217</v>
+      </c>
+      <c r="E136" t="s">
+        <v>218</v>
+      </c>
+      <c r="F136" t="s">
+        <v>59</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="H136" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>503</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>504</v>
+      </c>
+      <c r="D137" t="s">
+        <v>217</v>
+      </c>
+      <c r="E137" t="s">
+        <v>218</v>
+      </c>
+      <c r="F137" t="s">
+        <v>100</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="H137" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>507</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>508</v>
+      </c>
+      <c r="D138" t="s">
+        <v>217</v>
+      </c>
+      <c r="E138" t="s">
+        <v>218</v>
+      </c>
+      <c r="F138" t="s">
+        <v>100</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="H138" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>511</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>512</v>
+      </c>
+      <c r="D139" t="s">
+        <v>217</v>
+      </c>
+      <c r="E139" t="s">
+        <v>218</v>
+      </c>
+      <c r="F139" t="s">
+        <v>100</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="H139" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>515</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>516</v>
+      </c>
+      <c r="D140" t="s">
+        <v>217</v>
+      </c>
+      <c r="E140" t="s">
+        <v>218</v>
+      </c>
+      <c r="F140" t="s">
+        <v>76</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H140" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>518</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>519</v>
+      </c>
+      <c r="D141" t="s">
+        <v>217</v>
+      </c>
+      <c r="E141" t="s">
+        <v>218</v>
+      </c>
+      <c r="F141" t="s">
+        <v>67</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H141" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>521</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>522</v>
+      </c>
+      <c r="D142" t="s">
+        <v>217</v>
+      </c>
+      <c r="E142" t="s">
+        <v>218</v>
+      </c>
+      <c r="F142" t="s">
+        <v>67</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H142" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>524</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>525</v>
+      </c>
+      <c r="D143" t="s">
+        <v>217</v>
+      </c>
+      <c r="E143" t="s">
+        <v>218</v>
+      </c>
+      <c r="F143" t="s">
+        <v>85</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H143" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>527</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>10</v>
+      </c>
+      <c r="D144" t="s">
+        <v>528</v>
+      </c>
+      <c r="E144" t="s">
+        <v>529</v>
+      </c>
+      <c r="F144" t="s">
+        <v>93</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="H144" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>532</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>23</v>
+      </c>
+      <c r="D145" t="s">
+        <v>528</v>
+      </c>
+      <c r="E145" t="s">
+        <v>529</v>
+      </c>
+      <c r="F145" t="s">
+        <v>67</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="H145" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>535</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>27</v>
+      </c>
+      <c r="D146" t="s">
+        <v>528</v>
+      </c>
+      <c r="E146" t="s">
+        <v>529</v>
+      </c>
+      <c r="F146" t="s">
+        <v>93</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H146" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>537</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>31</v>
+      </c>
+      <c r="D147" t="s">
+        <v>528</v>
+      </c>
+      <c r="E147" t="s">
+        <v>529</v>
+      </c>
+      <c r="F147" t="s">
+        <v>85</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="H147" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>540</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>35</v>
+      </c>
+      <c r="D148" t="s">
+        <v>528</v>
+      </c>
+      <c r="E148" t="s">
+        <v>529</v>
+      </c>
+      <c r="F148" t="s">
+        <v>93</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H148" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>542</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>39</v>
+      </c>
+      <c r="D149" t="s">
+        <v>528</v>
+      </c>
+      <c r="E149" t="s">
+        <v>529</v>
+      </c>
+      <c r="F149" t="s">
+        <v>85</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H149" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>544</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>43</v>
+      </c>
+      <c r="D150" t="s">
+        <v>528</v>
+      </c>
+      <c r="E150" t="s">
+        <v>529</v>
+      </c>
+      <c r="F150" t="s">
+        <v>67</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="H150" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>547</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>75</v>
+      </c>
+      <c r="D151" t="s">
+        <v>528</v>
+      </c>
+      <c r="E151" t="s">
+        <v>529</v>
+      </c>
+      <c r="F151" t="s">
+        <v>67</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="H151" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>550</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>80</v>
+      </c>
+      <c r="D152" t="s">
+        <v>528</v>
+      </c>
+      <c r="E152" t="s">
+        <v>529</v>
+      </c>
+      <c r="F152" t="s">
+        <v>100</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="H152" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>553</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>10</v>
+      </c>
+      <c r="D153" t="s">
+        <v>554</v>
+      </c>
+      <c r="E153" t="s">
+        <v>555</v>
+      </c>
+      <c r="F153" t="s">
+        <v>93</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="H153" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>558</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>23</v>
+      </c>
+      <c r="D154" t="s">
+        <v>554</v>
+      </c>
+      <c r="E154" t="s">
+        <v>555</v>
+      </c>
+      <c r="F154" t="s">
+        <v>93</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="H154" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>561</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>27</v>
+      </c>
+      <c r="D155" t="s">
+        <v>554</v>
+      </c>
+      <c r="E155" t="s">
+        <v>555</v>
+      </c>
+      <c r="F155" t="s">
+        <v>76</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="H155" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>564</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>31</v>
+      </c>
+      <c r="D156" t="s">
+        <v>554</v>
+      </c>
+      <c r="E156" t="s">
+        <v>555</v>
+      </c>
+      <c r="F156" t="s">
+        <v>128</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="H156" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>567</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>35</v>
+      </c>
+      <c r="D157" t="s">
+        <v>554</v>
+      </c>
+      <c r="E157" t="s">
+        <v>555</v>
+      </c>
+      <c r="F157" t="s">
+        <v>128</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H157" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>569</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>39</v>
+      </c>
+      <c r="D158" t="s">
+        <v>554</v>
+      </c>
+      <c r="E158" t="s">
+        <v>555</v>
+      </c>
+      <c r="F158" t="s">
+        <v>67</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H158" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>571</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>43</v>
+      </c>
+      <c r="D159" t="s">
+        <v>554</v>
+      </c>
+      <c r="E159" t="s">
+        <v>555</v>
+      </c>
+      <c r="F159" t="s">
+        <v>67</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H159" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>573</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>75</v>
+      </c>
+      <c r="D160" t="s">
+        <v>554</v>
+      </c>
+      <c r="E160" t="s">
+        <v>555</v>
+      </c>
+      <c r="F160" t="s">
+        <v>121</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="H160" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>576</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>80</v>
+      </c>
+      <c r="D161" t="s">
+        <v>554</v>
+      </c>
+      <c r="E161" t="s">
+        <v>555</v>
+      </c>
+      <c r="F161" t="s">
+        <v>67</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="H161" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>579</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>84</v>
+      </c>
+      <c r="D162" t="s">
+        <v>554</v>
+      </c>
+      <c r="E162" t="s">
+        <v>555</v>
+      </c>
+      <c r="F162" t="s">
+        <v>67</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="H162" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>582</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>89</v>
+      </c>
+      <c r="D163" t="s">
+        <v>554</v>
+      </c>
+      <c r="E163" t="s">
+        <v>555</v>
+      </c>
+      <c r="F163" t="s">
+        <v>76</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H163" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>584</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>92</v>
+      </c>
+      <c r="D164" t="s">
+        <v>554</v>
+      </c>
+      <c r="E164" t="s">
+        <v>555</v>
+      </c>
+      <c r="F164" t="s">
+        <v>128</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H164" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>586</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>96</v>
+      </c>
+      <c r="D165" t="s">
+        <v>554</v>
+      </c>
+      <c r="E165" t="s">
+        <v>555</v>
+      </c>
+      <c r="F165" t="s">
+        <v>93</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="H165" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>589</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>99</v>
+      </c>
+      <c r="D166" t="s">
+        <v>554</v>
+      </c>
+      <c r="E166" t="s">
+        <v>555</v>
+      </c>
+      <c r="F166" t="s">
+        <v>93</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="H166" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>592</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>103</v>
+      </c>
+      <c r="D167" t="s">
+        <v>554</v>
+      </c>
+      <c r="E167" t="s">
+        <v>555</v>
+      </c>
+      <c r="F167" t="s">
+        <v>93</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="H167" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>595</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>106</v>
+      </c>
+      <c r="D168" t="s">
+        <v>554</v>
+      </c>
+      <c r="E168" t="s">
+        <v>555</v>
+      </c>
+      <c r="F168" t="s">
+        <v>128</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="H168" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>598</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>192</v>
+      </c>
+      <c r="D169" t="s">
+        <v>554</v>
+      </c>
+      <c r="E169" t="s">
+        <v>555</v>
+      </c>
+      <c r="F169" t="s">
+        <v>93</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="H169" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>601</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>196</v>
+      </c>
+      <c r="D170" t="s">
+        <v>554</v>
+      </c>
+      <c r="E170" t="s">
+        <v>555</v>
+      </c>
+      <c r="F170" t="s">
+        <v>93</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="H170" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>604</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>199</v>
+      </c>
+      <c r="D171" t="s">
+        <v>554</v>
+      </c>
+      <c r="E171" t="s">
+        <v>555</v>
+      </c>
+      <c r="F171" t="s">
+        <v>76</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="H171" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>607</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>203</v>
+      </c>
+      <c r="D172" t="s">
+        <v>554</v>
+      </c>
+      <c r="E172" t="s">
+        <v>555</v>
+      </c>
+      <c r="F172" t="s">
+        <v>608</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="H172" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>611</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>207</v>
+      </c>
+      <c r="D173" t="s">
+        <v>554</v>
+      </c>
+      <c r="E173" t="s">
+        <v>555</v>
+      </c>
+      <c r="F173" t="s">
+        <v>93</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H173" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>613</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>210</v>
+      </c>
+      <c r="D174" t="s">
+        <v>554</v>
+      </c>
+      <c r="E174" t="s">
+        <v>555</v>
+      </c>
+      <c r="F174" t="s">
+        <v>67</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="H174" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>616</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>213</v>
+      </c>
+      <c r="D175" t="s">
+        <v>554</v>
+      </c>
+      <c r="E175" t="s">
+        <v>555</v>
+      </c>
+      <c r="F175" t="s">
+        <v>617</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H175" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>619</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>287</v>
+      </c>
+      <c r="D176" t="s">
+        <v>554</v>
+      </c>
+      <c r="E176" t="s">
+        <v>555</v>
+      </c>
+      <c r="F176" t="s">
+        <v>76</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H176" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>621</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>291</v>
+      </c>
+      <c r="D177" t="s">
+        <v>554</v>
+      </c>
+      <c r="E177" t="s">
+        <v>555</v>
+      </c>
+      <c r="F177" t="s">
+        <v>67</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="H177" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>624</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>295</v>
+      </c>
+      <c r="D178" t="s">
+        <v>554</v>
+      </c>
+      <c r="E178" t="s">
+        <v>555</v>
+      </c>
+      <c r="F178" t="s">
+        <v>128</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="H178" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>627</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>299</v>
+      </c>
+      <c r="D179" t="s">
+        <v>554</v>
+      </c>
+      <c r="E179" t="s">
+        <v>555</v>
+      </c>
+      <c r="F179" t="s">
+        <v>93</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H179" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>629</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>302</v>
+      </c>
+      <c r="D180" t="s">
+        <v>554</v>
+      </c>
+      <c r="E180" t="s">
+        <v>555</v>
+      </c>
+      <c r="F180" t="s">
+        <v>246</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H180" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>631</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>10</v>
+      </c>
+      <c r="D181" t="s">
+        <v>632</v>
+      </c>
+      <c r="E181" t="s">
+        <v>633</v>
+      </c>
+      <c r="F181" t="s">
+        <v>634</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="H181" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>637</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>23</v>
+      </c>
+      <c r="D182" t="s">
+        <v>632</v>
+      </c>
+      <c r="E182" t="s">
+        <v>633</v>
+      </c>
+      <c r="F182" t="s">
+        <v>634</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="H182" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>640</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>27</v>
+      </c>
+      <c r="D183" t="s">
+        <v>632</v>
+      </c>
+      <c r="E183" t="s">
+        <v>633</v>
+      </c>
+      <c r="F183" t="s">
+        <v>634</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="H183" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>643</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>31</v>
+      </c>
+      <c r="D184" t="s">
+        <v>632</v>
+      </c>
+      <c r="E184" t="s">
+        <v>633</v>
+      </c>
+      <c r="F184" t="s">
+        <v>634</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="H184" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>646</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>35</v>
+      </c>
+      <c r="D185" t="s">
+        <v>632</v>
+      </c>
+      <c r="E185" t="s">
+        <v>633</v>
+      </c>
+      <c r="F185" t="s">
+        <v>634</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H185" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>648</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>39</v>
+      </c>
+      <c r="D186" t="s">
+        <v>632</v>
+      </c>
+      <c r="E186" t="s">
+        <v>633</v>
+      </c>
+      <c r="F186" t="s">
+        <v>634</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="H186" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>651</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>43</v>
+      </c>
+      <c r="D187" t="s">
+        <v>632</v>
+      </c>
+      <c r="E187" t="s">
+        <v>633</v>
+      </c>
+      <c r="F187" t="s">
+        <v>634</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H187" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>653</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>75</v>
+      </c>
+      <c r="D188" t="s">
+        <v>632</v>
+      </c>
+      <c r="E188" t="s">
+        <v>633</v>
+      </c>
+      <c r="F188" t="s">
+        <v>634</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H188" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>655</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>80</v>
+      </c>
+      <c r="D189" t="s">
+        <v>632</v>
+      </c>
+      <c r="E189" t="s">
+        <v>633</v>
+      </c>
+      <c r="F189" t="s">
+        <v>634</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H189" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>657</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>84</v>
+      </c>
+      <c r="D190" t="s">
+        <v>632</v>
+      </c>
+      <c r="E190" t="s">
+        <v>633</v>
+      </c>
+      <c r="F190" t="s">
+        <v>634</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H190" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>659</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>89</v>
+      </c>
+      <c r="D191" t="s">
+        <v>632</v>
+      </c>
+      <c r="E191" t="s">
+        <v>633</v>
+      </c>
+      <c r="F191" t="s">
+        <v>634</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H191" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>661</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>92</v>
+      </c>
+      <c r="D192" t="s">
+        <v>632</v>
+      </c>
+      <c r="E192" t="s">
+        <v>633</v>
+      </c>
+      <c r="F192" t="s">
+        <v>634</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H192" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>663</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>96</v>
+      </c>
+      <c r="D193" t="s">
+        <v>632</v>
+      </c>
+      <c r="E193" t="s">
+        <v>633</v>
+      </c>
+      <c r="F193" t="s">
+        <v>634</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H193" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>665</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>99</v>
+      </c>
+      <c r="D194" t="s">
+        <v>632</v>
+      </c>
+      <c r="E194" t="s">
+        <v>633</v>
+      </c>
+      <c r="F194" t="s">
+        <v>634</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H194" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>667</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>103</v>
+      </c>
+      <c r="D195" t="s">
+        <v>632</v>
+      </c>
+      <c r="E195" t="s">
+        <v>633</v>
+      </c>
+      <c r="F195" t="s">
+        <v>634</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H195" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>669</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>106</v>
+      </c>
+      <c r="D196" t="s">
+        <v>632</v>
+      </c>
+      <c r="E196" t="s">
+        <v>633</v>
+      </c>
+      <c r="F196" t="s">
+        <v>634</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H196" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>671</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>192</v>
+      </c>
+      <c r="D197" t="s">
+        <v>632</v>
+      </c>
+      <c r="E197" t="s">
+        <v>633</v>
+      </c>
+      <c r="F197" t="s">
+        <v>634</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H197" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>673</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>196</v>
+      </c>
+      <c r="D198" t="s">
+        <v>632</v>
+      </c>
+      <c r="E198" t="s">
+        <v>633</v>
+      </c>
+      <c r="F198" t="s">
+        <v>634</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H198" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>675</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>199</v>
+      </c>
+      <c r="D199" t="s">
+        <v>632</v>
+      </c>
+      <c r="E199" t="s">
+        <v>633</v>
+      </c>
+      <c r="F199" t="s">
+        <v>634</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H199" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>677</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>203</v>
+      </c>
+      <c r="D200" t="s">
+        <v>632</v>
+      </c>
+      <c r="E200" t="s">
+        <v>633</v>
+      </c>
+      <c r="F200" t="s">
+        <v>634</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H200" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>679</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>207</v>
+      </c>
+      <c r="D201" t="s">
+        <v>632</v>
+      </c>
+      <c r="E201" t="s">
+        <v>633</v>
+      </c>
+      <c r="F201" t="s">
+        <v>634</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H201" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>681</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>10</v>
+      </c>
+      <c r="D202" t="s">
+        <v>682</v>
+      </c>
+      <c r="E202" t="s">
+        <v>683</v>
+      </c>
+      <c r="F202" t="s">
+        <v>684</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="H202" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>687</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>23</v>
+      </c>
+      <c r="D203" t="s">
+        <v>682</v>
+      </c>
+      <c r="E203" t="s">
+        <v>683</v>
+      </c>
+      <c r="F203" t="s">
+        <v>684</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="H203" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>689</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>10</v>
+      </c>
+      <c r="D204" t="s">
+        <v>690</v>
+      </c>
+      <c r="E204" t="s">
+        <v>691</v>
+      </c>
+      <c r="F204" t="s">
+        <v>692</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="H204" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>695</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>23</v>
+      </c>
+      <c r="D205" t="s">
+        <v>690</v>
+      </c>
+      <c r="E205" t="s">
+        <v>691</v>
+      </c>
+      <c r="F205" t="s">
+        <v>692</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="H205" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>698</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>27</v>
+      </c>
+      <c r="D206" t="s">
+        <v>690</v>
+      </c>
+      <c r="E206" t="s">
+        <v>691</v>
+      </c>
+      <c r="F206" t="s">
+        <v>692</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="H206" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>701</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>31</v>
+      </c>
+      <c r="D207" t="s">
+        <v>690</v>
+      </c>
+      <c r="E207" t="s">
+        <v>691</v>
+      </c>
+      <c r="F207" t="s">
+        <v>692</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="H207" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>703</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>35</v>
+      </c>
+      <c r="D208" t="s">
+        <v>690</v>
+      </c>
+      <c r="E208" t="s">
+        <v>691</v>
+      </c>
+      <c r="F208" t="s">
+        <v>692</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="H208" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>706</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>39</v>
+      </c>
+      <c r="D209" t="s">
+        <v>690</v>
+      </c>
+      <c r="E209" t="s">
+        <v>691</v>
+      </c>
+      <c r="F209" t="s">
+        <v>692</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="H209" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>709</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>43</v>
+      </c>
+      <c r="D210" t="s">
+        <v>690</v>
+      </c>
+      <c r="E210" t="s">
+        <v>691</v>
+      </c>
+      <c r="F210" t="s">
+        <v>692</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="H210" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>712</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>75</v>
+      </c>
+      <c r="D211" t="s">
+        <v>690</v>
+      </c>
+      <c r="E211" t="s">
+        <v>691</v>
+      </c>
+      <c r="F211" t="s">
+        <v>692</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="H211" t="s">
+        <v>714</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2646,50 +8085,202 @@
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>