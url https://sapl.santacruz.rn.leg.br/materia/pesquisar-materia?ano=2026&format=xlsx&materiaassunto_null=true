--- v1 (2026-06-13)
+++ v2 (2026-06-18)
@@ -10,112 +10,127 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1688" uniqueCount="715">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1824" uniqueCount="759">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>2182</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>PLCM</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar Municipal</t>
+  </si>
+  <si>
+    <t>Ana Fabrícia de Araújo Silva Rodrigues de Souza</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei Complementar nº 003/2006 (Plano Diretor do Município de Santa Cruz/RN), para adequação dos parâmetros urbanísticos voltados à Habitação de Interesse Social e à implantação de equipamentos públicos, e dá outras providências.</t>
+  </si>
+  <si>
     <t>2127</t>
   </si>
   <si>
-    <t>2026</t>
-[...1 lines deleted...]
-  <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>MESA DIRETORA - MD</t>
   </si>
   <si>
-    <t>http://sapl.santacruz.rn.leg.br/media/</t>
-[...1 lines deleted...]
-  <si>
     <t>Dispõe sobre os procedimentos e prazos para a operacionalização das emendas individuais impositivas no Município de Santa Cruz/RN, na forma que especifica.</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
     <t>PLO M</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Municipal</t>
   </si>
   <si>
-    <t>Ana Fabrícia de Araújo Silva Rodrigues de Souza</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1962/pl01_-_base_de_calculo_do_adicional_aos_acs_e_ace_assinado_assinado_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o adicional de insalubridade para os cargos de Agente Comunitário de Saúde e de Agente de Combate às Endemias, no âmbito do Município de Santa Cruz, e dá outras providências.</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1963/pl02_-_piso_do_magisterio_assinado_assinado_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização do piso salarial profissional do magistério público do Município de Santa Cruz e dá outras providências.</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1964/pl_03-_vencimento_base__assinado_assinado_1.pdf</t>
@@ -252,53 +267,50 @@
   <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2055/projeto_de_lei_no_007-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da obstrução de vagas de estacionamento em vias públicas por meio de objetos ou propagandas em frente a estabelecimentos comerciais no Município de Santa Cruz e dá outras providências.</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Gilliard Paraibano</t>
   </si>
   <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2093/projeto_de_lei_no_008-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do nome do bairro Vila Nova para bairro Geraldo Paraibano, e dá outras providências.</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
-    <t>9</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2094/projeto_de_lei_no_009-2026.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a instituir o Programa de Apoio e Transporte para Perícias Médicas no âmbito do Município de Santa Cruz/RN e dá outras providências.</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Jackson Renê</t>
   </si>
   <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2101/projeto_de_lei_no_010-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prioridade de matrícula, rematrícula e transferência de educandos com Transtorno do Espectro Autista (TEA) nas unidades de ensino da rede municipal de Santa Cruz, e dá outras providências.</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
     <t>11</t>
@@ -336,50 +348,68 @@
   <si>
     <t>Adriely Macêdo</t>
   </si>
   <si>
     <t>Dispõe sobre a transparência, o planejamento obrigatório e a responsabilização quanto à ausência de realização de Concurso Público no âmbito da Administração Pública Municipal de Santa Cruz/RN e dá outras providências.</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e implantação da ‘Sala Lilás’ nas Unidades Básicas de Saúde (UBS), na sede da Secretaria Municipal de Saúde e na Secretaria Municipal de Assistência Social de Santa Cruz/RN, estabelece diretrizes para o atendimento humanizado e dá outras providências.</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação de Bibliotecas Comunitárias integradas à Rede Municipal de Ensino nos bairros Paraíso, Conjunto Cônego Monte e Maracujá no município de Santa Cruz/RN, e dá outras providências.</t>
   </si>
   <si>
+    <t>2179</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>Reconhece a Festa da Igreja de Cristo no Brasil como manifestação cultural e religiosa de relevante interesse para o Município de Santa Cruz/RN, inclui o evento no Calendário Oficial de Eventos do Município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2183</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o amparo social aos pescadores do município de Santa Cruz/RN durante o período do defeso, com uma cesta básica mensal.</t>
+  </si>
+  <si>
     <t>1995</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Erivan Justino, Fábio Dias</t>
   </si>
   <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1995/projeto_de_decreto_no_001-2026_1.pdf</t>
   </si>
   <si>
     <t>Concede ao Sr. LUIZ BENES LEOCÁDIO DE ARAUJO, deputado federal pelo Rio Grande do Norte, o Título de Cidadão Santacruzense, e dá outras providências.</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2023/pl_decreto_no_002-2026-ocr.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Santa-cruzense ao Senhor Leandro Garcia de Araújo.</t>
@@ -411,50 +441,56 @@
   <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2081/projeto_de_decreto_no_005-2026.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Santa-cruzense a SRA. ALESSANDRA LOPES DA SILVA CARVALHO.</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
     <t>Erivan Justino</t>
   </si>
   <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2092/projeto_de_decreto_no_006-2026.pdf</t>
   </si>
   <si>
     <t>Concede ao professor e escritor santacruzense, Dr. José Edmilson Felipe da Silva, (formado em Pedagogia pela UFRN, mestre em Ciências da Linguagem pela Universidade Católica do Pernambuco e doutor em Educação pela UFRN) a COMENDA EDUCACIONAL – Professora Maroquinha, em reconhecimento as suas relevantes obras publicadas, incluindo Educação de Surdos e dá outras providências.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Santa-cruzense ao Senhor Edivandro Bezerra de Oliveira e dá outras providências.</t>
   </si>
   <si>
+    <t>2181</t>
+  </si>
+  <si>
+    <t>Concede ao Jornalista Sr. Jandson Rocha, o Título de Cidadão Santacruzense, e dá outras providências.</t>
+  </si>
+  <si>
     <t>1966</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1966/resolucao_no_01-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transparência, publicidade e fiscalização das emendas parlamentares impositivas no âmbito da Câmara Municipal de Santa Cruz/RN e dá outras providências.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1975/resolucao_no_002-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a redefinição da remuneração dos Diretores de Comissão Permanente, e dá outras providências.</t>
   </si>
   <si>
     <t>2098</t>
@@ -499,50 +535,53 @@
     <t>2024</t>
   </si>
   <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2024/requerimento_no_004-2026-ocr.pdf</t>
   </si>
   <si>
     <t>Requer da gestão municipal desta municipalidade, através da secretaria de Saúde e Direção do hospital municipal Aluízio Bezerra, providências quanto a segurança daquela unidade de Saúde pública, durante seus expedientes e plantões</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>Solicita a limpeza/reforma da galeria conhecida como Riacho dos Pecados.</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2057/requerimento_no_006-2026-ocr.pdf</t>
   </si>
   <si>
     <t>Solicita a chefe do Executivo municipal, denomine uma rua ou atribua o nome a algum prédio público que venha a ser construído no município, como forma de homenagem póstuma ao Sr. Eugênio Vieira Régis Filho, médico veterinário, falecido em 28 de fevereiro de 2026.</t>
   </si>
   <si>
     <t>2058</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2058/requerimento_no_007-2026.pdf</t>
   </si>
   <si>
     <t>Solicita, a Excelentíssima Senhora Governadora do Estado do Rio Grande do Norte Fátima Bezerra, a perfuração de 06 poços tubulares para abastecimento hídrico em comunidades rurais do município de Santa Cruz-RN.</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2059/requerimento_no_008-2026-ocr.pdf</t>
   </si>
   <si>
     <t>Requerer que, após ouvido o Plenário, seja encaminhado expediente ao(a) Secretário(a) Municipal de Tributação, solicitando a prestação de contas detalhada da arrecadação proveniente das bancas de feira, no período compreendido entre 1º de janeiro de 2025 a 07 de abril de 2026.</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2082/requerimento_no_009-2026.pdf</t>
   </si>
   <si>
     <t>Solicita a chefe do Executivo municipal, Secretaria Municipal de Transportes e Obras Públicas e Secretaria Municipal de Esportes; Que o local onde fica um dos galpões onde funcionava a antiga Prefeitura (“Prefeitura Velha”), situado no bairro 3x1, seja transformado em uma quadra poliesportiva para uso da comunidade.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
@@ -600,63 +639,57 @@
   <si>
     <t>Requeiro, na forma regimental, que seja oficiado à Excelentíssima Senhora Prefeita Municipal de Santa Cruz/RN, Ana Fabrícia de Araújo Silva Rodrigues de Souza, reiterando os termos do Requerimento nº 024/2025, de autoria deste vereador, que solicita: A recuperação do calçamento da Travessa Paz e União e da Travessa Trairy, bem como; A realização de estudo técnico para viabilizar a pavimentação asfáltica dessas duas vias.</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2122/requerimento_no_015-2026.pdf</t>
   </si>
   <si>
     <t>Solicita a chefe do Executivo municipal, Secretaria Municipal de Saúde, autorize o transporte de 01 (um) acompanhante para visitar seu parente internado em hospitais fora do município, utilizando, para isso, veículos próprios da frota municipal ou veículos particulares credenciados pela Prefeitura para o transporte de passageiros.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2123/requerimento_no_016-2026.pdf</t>
   </si>
   <si>
     <t>Solicita a chefe do Executivo municipal, Secretaria Municipal de Transportes e Obras Públicas e Secretaria Municipal de Turismo, a construção de uma cobertura destinada aos taxistas do município, na Praça dos Romeiros, localizada no Alto de Santa Rita de Cássia. A presente demanda foi apresentada pela COOPERTAT – Cooperativa dos Taxistas do Trairi, entidade representativa da categoria em nosso município.</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
-    <t>17</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2143/requerimento_no_017-2026.pdf</t>
   </si>
   <si>
     <t>Requeremos da gestão municipal a oficialização/legalização, para reconhecimento junto aos demais órgãos públicos, da rua Severino Ferreira da Silva (localizada no loteamento Pe. Vicente Fernandes, em atendimento da moradora da quadra 38, Lote 03) no município de Santa Cruz-RN.</t>
   </si>
   <si>
     <t>2153</t>
-  </si>
-[...1 lines deleted...]
-    <t>18</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal, a instalação de placas de sinalização turística para orientação dos visitantes que se dirigem ao Alto de Santa Rita de Cássia, especialmente nos seguintes sentidos de acesso ao município:_x000D_
 •	Natal/Santa Cruz;_x000D_
 •	Currais Novos/Santa Cruz;_x000D_
 •	Coronel Ezequiel/Santa Cruz;_x000D_
 •	São Bento do Trairi/Santa Cruz._x000D_
 Requer, ainda, que as placas sejam confeccionadas e implantadas em conformidade com os padrões estabelecidos pelo Guia Brasileiro de Sinalização Turística do Ministério do Turismo e pelo Manual Brasileiro de Sinalização de Trânsito (CONTRAN), garantindo padronização, segurança viária, acessibilidade e adequada orientação aos visitantes.</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2162/requerimento_no_019-2026_1.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal, a instalação de telões para transmissão dos jogos da Seleção Brasileira durante a Copa do Mundo FIFA 2026 na Praça Coronel Ezequiel e na Praça do Bairro Paraíso.</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
@@ -677,50 +710,68 @@
   <si>
     <t>Requer da gestão municipal na pessoa da Sra. Prefeita Ana Fabrícia de Araújo Silva Rodrigues de Souza a realização da pavimentação asfáltica da RUA MONTEIRO LOBATO, localizado no centro do município de Santa Cruz-RN, visando melhorar as condições de mobilidade urbana, segurança viária e qualidade de vida dos moradores e demais usuários da via.</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Requer da gestão municipal na pessoa da Sra. Prefeita Ana Fabrícia de Araújo Silva Rodrigues de Souza a realização da pavimentação asfáltica da RUA DO SOL, localizado no centro do município de Santa Cruz-RN, visando melhorar as condições de mobilidade urbana, segurança viária e qualidade de vida dos moradores e demais usuários da via.</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2170/requerimento_nc2ba_023-2026_assinado.pdf</t>
   </si>
   <si>
     <t>Solicitar lombada ou faixa de pedestre elevada (o mais adequado) na Rua: Maria Carolina Bezerra, Bairro Maracujá.</t>
   </si>
   <si>
+    <t>2178</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>Solicitando a realização, com a maior brevidade possível, dos serviços de recuperação, manutenção, nivelamento e melhoria das estradas vicinais que atendem ao Assentamento Santa Rita e ao Assentamento 103, na zona rural de Santa Cruz/RN.</t>
+  </si>
+  <si>
+    <t>2180</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>Seja REITERADO o Requerimento nº 008/2026, encaminhado à Secretaria Municipal de Tributação, por meio do qual foi solicitada a prestação de contas detalhada da arrecadação proveniente das bancas da Feira Livre Municipal, referente ao período de 1º de janeiro de 2025 a 07 de abril de 2026.</t>
+  </si>
+  <si>
     <t>1979</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1979/indicacao_no_001-2026.pdf</t>
   </si>
   <si>
     <t>Indica a realização de Sistema de Drenagem, de Esgotamento Sanitário e de pavimentação em paralelepípedo da Rua Francisca Bezerra Cavalcante (liga a Av. Paulo Afonso à rua Padre Cícero), no bairro Paraíso, Santa Cruz-RN.</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1980/indicacao_no_002-2026.pdf</t>
   </si>
   <si>
     <t>Indica à gestão municipal de Santa Cruz-RN, da prefeita Ana Fabrícia, a CONSTRUÇÃO DE CINCO (05) LOMBOFAIXAS na extensão da Avenida Paulo Afonso, iniciando no Arataca indo até a saída pra Coronel Ezequiel, no bairro Paraíso, Santa Cruz-RN.</t>
   </si>
   <si>
     <t>1981</t>
@@ -890,65 +941,59 @@
   <si>
     <t>Indica ao Poder Executivo Municipal que seja viabilizada, por meio da secretaria competente, a perfuração e a devida instalação de um poço artesiano comunitário para atender aos moradores do Assentamento Alto da Colina, nesta municipalidade.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2012/indicacao22-2026.pdf</t>
   </si>
   <si>
     <t>Reitera a INDICAÇÃO Nº 099/2025, que INDICA a Excelentíssima Senhora Prefeita Municipal, que sejam tomadas as providências necessárias para a reforma e revitalização da Praça Francisco Pinheiro Bezerra, conhecida como Praça do Maracujá, localizada no bairro Maracujá.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2013/indicacao23-2026.pdf</t>
   </si>
   <si>
     <t>Indica a chefe do Executivo municipal, que por meio da Secretaria Municipal de Obras e Serviços Urbanos, realize a revitalização integral da Praça Tequinha Farias, situada no centro deste município.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
-    <t>24</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2014/indicacao24-2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, que determine à Secretaria Municipal de Obras e Serviços Urbanos a execução de Melhorias urgentes em todas as ruas do Loteamento Monsenhor Raimundo Gomes Barbosa, por meio de piçarramento e utilização de máquina niveladora (patrol).</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
-    <t>25</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2015/indicacao25-2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal que seja feito o calçamento em paralelepípedo da Rua Santos Dumont, localizada no Bairro Augusto Fernandes Pereira.</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2016/indicacao26-2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal que seja feito a realização do calçamento em paralelepípedo da Rua Francisco Segundo da Rocha, localizada no Bairro Residencial Alegre.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2017/indicacao27-2026.pdf</t>
@@ -1610,50 +1655,86 @@
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal para que seja realizada a pavimentação asfáltica da Praça Tequinha Farias, bem como das Ruas Manoel Lourenço Maia e Dr. Eudes Bezerra Galvão, que dão acesso à BR-226.</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal para que seja realizada a pavimentação a paralelepípedo do trecho de acesso entre os bairros Paraíso e Maracujá, passando ao lado do SENAI e por trás do IFRN.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Indica que sejam adotadas as providências necessárias para promover maior apoio e assistência às mães atípicas e cuidadores de pessoas com deficiência e Transtorno do Espectro Autista (TEA), por meio da criação do Fundo Municipal de Apoio às Mães Atípicas e Cuidadores de Pessoas com Deficiência e Transtorno do Espectro Autista (TEA), destinado ao financiamento de ações, programas e projetos voltados a esse público.</t>
   </si>
   <si>
+    <t>2174</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Prefeito Municipal que, por meio da Secretaria competente, seja realizada a pavimentação asfáltica das Avenidas 1, 2 e 3, localizadas no Bairro Paraíso, neste Município.</t>
+  </si>
+  <si>
+    <t>2175</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Prefeito Municipal que, por meio da Secretaria Municipal de Saúde, seja realizada a construção de uma Unidade Básica de Saúde (UBS) na comunidade rural do Sítio Açude do Alívio, neste Município.</t>
+  </si>
+  <si>
+    <t>2176</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Prefeita Municipal que, por meio da Secretaria competente, seja realizado um levantamento das vias públicas do Município que ainda não possuem identificação e, posteriormente, providenciada a instalação de placas de nomenclatura em todas as ruas, avenidas, travessas e logradouros públicos de Santa Cruz/RN.</t>
+  </si>
+  <si>
+    <t>2177</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>Reforma e Adequação de Acessibilidade nos Banheiros das Unidades Ambulatoriais do Hospital Municipal Aluísio Bezerra.</t>
+  </si>
+  <si>
     <t>2034</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Moção de Aplausos</t>
   </si>
   <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2034/mocao_de_aplausos_no_001-2026.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Universidade Federal do Rio Grande do Norte – UFRN, por intermédio da FACISA – Faculdade de Ciências da Saúde do Trairi, pela celebração dos 10 (dez) anos do Curso de Psicologia no campus de Santa Cruz/RN.</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2053/mocao_de_aplausos_no_002-2026.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos em homenagem à Dra. Anne Isabelle Nogueira de Araújo, em reconhecimento à sua exemplar e inesquecível trajetória médica em nosso município.</t>
   </si>
   <si>
     <t>2099</t>
@@ -1922,50 +2003,65 @@
   <si>
     <t>Moção de Pesar pelo falecimento da bebê Sara Ketly Rodrigues Santana, de apenas 2 meses de idade, ocorrido no último domingo, 31 de maio de 2026, no Hospital Municipal Aluízio Bezerra.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2160/mocao_de_pesar_no_026-2026.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar Verbal aos familiares da Sra. SANZIA KELLY DA SILVA DANTAS, pelo seu falecimento, ocorrido no último dia 30 de Maio de 2026.</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Sra. Maria Pereira Maia, ocorrido no dia 07 de junho de 2026, aos 85 anos de idade.</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
     <t>Moção de Pesar Verbal pelo falecimento da Senhora Geralda Confessor de Oliveira.</t>
   </si>
   <si>
+    <t>2186</t>
+  </si>
+  <si>
+    <t>EMA</t>
+  </si>
+  <si>
+    <t>Emenda Aditiva</t>
+  </si>
+  <si>
+    <t>Erivan Justino, Fábio Dias, Glauber Bezerra, Israel Fernandes, Nayara Fonseca</t>
+  </si>
+  <si>
+    <t>Emenda Aditiva ao Projeto de Lei Municipal nº 005/2026, que dispõe sobre a Lei de Diretrizes Orçamentárias.</t>
+  </si>
+  <si>
     <t>2009</t>
   </si>
   <si>
     <t>PCRLJ</t>
   </si>
   <si>
     <t>Parecer Comissão Legislação Justiça e Redação</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2009/no_001_parecer_do_projeto_de_lei__003-2026_legislacao..pdf</t>
   </si>
   <si>
     <t>Para efeito de parecer a comissão concluiu favoravelmente, que o Projeto de Lei nº 003/2026, deve ser submetido em votação preservando sua redação original. É o nosso parecer.</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2010/no_002_parecer_do_projeto_de_lei__004-2026_legislacao..pdf</t>
   </si>
   <si>
     <t>Para efeito de parecer a comissão concluiu favoravelmente, que o Projeto de Lei Ordinária nº 004/2026, deve ser submetido em votação preservando sua redação original. É o nosso parecer.</t>
@@ -2072,74 +2168,98 @@
   <si>
     <t>2131</t>
   </si>
   <si>
     <t>Para efeito de parecer a comissão concluiu favoravelmente, por unanimidade, que o Projeto de Lei nº 012/2026, deve ser submetido em votação preservando sua redação original. É o nosso parecer.</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
     <t>Para efeito de parecer a comissão concluiu favoravelmente, por unanimidade, que o Projeto de Lei nº 013/2026, deve ser submetido em votação preservando sua redação original. É o nosso parecer.</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
     <t>Para efeito de parecer a comissão concluiu favoravelmente, por unanimidade, que o Projeto de Resolução nº 003/2026, deve ser submetido em votação preservando sua redação original. É o nosso parecer.</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
     <t>Parecer Oral - Projeto de Lei Municipal Nº 006/2026.</t>
   </si>
   <si>
+    <t>2184</t>
+  </si>
+  <si>
+    <t>Para efeito de parecer, a Comissão concluiu favoravelmente, por unanimidade, que os Projetos de Lei Municipal nº 005/2026 e nº 007/2026, os Projetos de Lei nº 014/2026, nº 015/2026 e nº 016/2026, bem como o Projeto de Decreto Legislativo nº 007/2026, devem ser submetidos à votação, preservando-se suas redações originais, ressalvada a Emenda Aditiva apresentada ao Projeto de Lei Municipal nº 005/2026.</t>
+  </si>
+  <si>
+    <t>2188</t>
+  </si>
+  <si>
+    <t>Para efeito de parecer a comissão concluiu favoravelmente, por unanimidade, que o Projeto de Lei nº 017/2026, deve ser submetido em votação preservando sua redação original. É o nosso parecer.</t>
+  </si>
+  <si>
+    <t>2190</t>
+  </si>
+  <si>
+    <t>Para efeito de parecer a comissão concluiu favoravelmente, por unanimidade, que o Projeto de Decreto nº 008/2026, deve ser submetido em votação preservando sua redação original. É o nosso parecer.</t>
+  </si>
+  <si>
     <t>2038</t>
   </si>
   <si>
     <t>PCSAC</t>
   </si>
   <si>
     <t>Parecer Comissão de Saúde, Educação, Assis...</t>
   </si>
   <si>
     <t>CSEADC - Comissão de Saúde, Educação, Assistência Social e Defesa do Consumidor</t>
   </si>
   <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2038/no_001_parecer_do_projeto_de_lei_no_003-2026_-_saude.pdf</t>
   </si>
   <si>
     <t>Para efeito de parecer a comissão concluiu favoravelmente, por unanimidade, que o Projeto de Lei nº 003/2026, deve ser submetido em votação preservando sua redação original. É o nosso parecer.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2060/parecer_no_002-2026_-_saude.pdf</t>
   </si>
   <si>
+    <t>2185</t>
+  </si>
+  <si>
+    <t>Para efeito de parecer a comissão concluiu favoravelmente, por unanimidade, que o Projeto de Lei nº 005/2026, e o Projeto de Lei Municipal nº 007/2026, deve ser submetido em votação preservando sua redação original. É o nosso parecer.</t>
+  </si>
+  <si>
     <t>1968</t>
   </si>
   <si>
     <t>PARC</t>
   </si>
   <si>
     <t>Parecer das Comissões (Reunião Conjunta)</t>
   </si>
   <si>
     <t>CPC - Comissões Permanentes Conjunta</t>
   </si>
   <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1968/parecer_oral_no_001-2026-ocr.pdf</t>
   </si>
   <si>
     <t>Para efeito de parecer as comissões concluíram favoravelmente, por unanimidade, que o Projeto de Lei Municipal nº 001/2026, deve ser submetido em votação preservando sua redação original. É o nosso parecer.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1969/parecer_oral_no_002-2026-ocr.pdf</t>
   </si>
   <si>
     <t>Para efeito de parecer as comissões concluíram favoravelmente, por unanimidade, que o Projeto de Lei Municipal nº 002/2026, deve ser submetido em votação preservando sua redação original. É o nosso parecer.</t>
@@ -2172,50 +2292,62 @@
     <t>1973</t>
   </si>
   <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1973/parecer_oral_no_006-2026-ocr.pdf</t>
   </si>
   <si>
     <t>Para efeito de parecer as comissões concluíram favoravelmente, por unanimidade, que o Projeto de Resolução nº 001/2026, deve ser submetido em votação preservando sua redação original. É o nosso parecer.</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1976/parecer_conjunto_no_007-2026.pdf</t>
   </si>
   <si>
     <t>Para efeito de parecer as comissões concluíram favoravelmente, por unanimidade, que o Projeto de Lei nº 002/2026, deve ser submetido em votação preservando sua redação original. É o nosso parecer.</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
     <t>http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1977/parecer_conjunto_no_008-2026.pdf</t>
   </si>
   <si>
     <t>Para efeito de parecer as comissões concluíram favoravelmente, por unanimidade, que o Projeto de Resolução nº 002/2026, deve ser submetido em votação preservando sua redação original. É o nosso parecer.</t>
+  </si>
+  <si>
+    <t>2187</t>
+  </si>
+  <si>
+    <t>Para efeito de parecer as comissões concluíram favoravelmente, por unanimidade, que o Projeto de Lei Complementar nº 009/2026, deve ser submetido em votação preservando sua redação original. É o nosso parecer.</t>
+  </si>
+  <si>
+    <t>2189</t>
+  </si>
+  <si>
+    <t>Para efeito de parecer as comissões concluíram favoravelmente, por unanimidade, que o Projeto de Lei nº 018/2026, deve ser submetido em votação preservando sua redação original. É o nosso parecer.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2519,56 +2651,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1962/pl01_-_base_de_calculo_do_adicional_aos_acs_e_ace_assinado_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1963/pl02_-_piso_do_magisterio_assinado_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1964/pl_03-_vencimento_base__assinado_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1965/pl_04_prazo_pme__assinado_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2100/projeto_ldo_2027__merged.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2142/projeto_de_lei_ordinaria_n._06_assinado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2159/projeto_de_lei_-_vacinas_nas_escolas_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1967/projeto_de_lei_01_-_2026_-_salario_minimo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1974/pl_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1996/projeto_de_lei_no_003-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1997/projeto_de_lei_no_004-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1998/projeto_de_lei_no_005-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2018/pl_no_006-2026-2.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2055/projeto_de_lei_no_007-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2093/projeto_de_lei_no_008-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2094/projeto_de_lei_no_009-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2101/projeto_de_lei_no_010-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1995/projeto_de_decreto_no_001-2026_1.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2023/pl_decreto_no_002-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2056/projeto_de_decreto_no_003-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2080/projeto_de_decreto_no_004-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2081/projeto_de_decreto_no_005-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2092/projeto_de_decreto_no_006-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1966/resolucao_no_01-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1975/resolucao_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1978/requerimento_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1999/requerimento_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2005/requerimento_3-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2024/requerimento_no_004-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2057/requerimento_no_006-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2059/requerimento_no_008-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2082/requerimento_no_009-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2083/requerimento_no_010-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2084/requerimento_no_011-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2086/requerimento_no_012-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2087/requerimento_no_013-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2108/requerimento_no_014-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2122/requerimento_no_015-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2123/requerimento_no_016-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2143/requerimento_no_017-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2162/requerimento_no_019-2026_1.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2163/requerimento_no_020-2026_2.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2170/requerimento_nc2ba_023-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1979/indicacao_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1980/indicacao_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1981/indicacao_no_003-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1982/indicacao_no_004-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1983/indicacao_no_005-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1984/indicacao_no_006-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1987/indicacao_no_007-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1988/indicacao_no_008-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1989/indicacao_no_009-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1990/indicacao_no_010-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1991/indicacao_no_011-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1992/indicacao_no_012-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1993/indicacao_no_013-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1994/indicacao_no_014-2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2000/indicacao15-2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2003/indicacao18-2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2004/indicacao19-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2006/indicacao20-2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2007/indicacao21-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2012/indicacao22-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2013/indicacao23-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2014/indicacao24-2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2015/indicacao25-2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2016/indicacao26-2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2017/indicacao27-2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2026/indicacao_no_028-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2027/indicacao_no_029-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2028/indicacao_no_030-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2029/indicacao_no_031-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2030/indicacao_no_032-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2031/indicacao_no_033-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2032/indicacao_no_034-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2033/indicacao_no_035-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2040/indicacao_no_036-2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2041/indicacao_no_037-2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2042/indicacao_no_038-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2043/indicacao_no_039-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2044/indicacao_no_040-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2045/indicacao_no_041-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2046/indicacao_no_042-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2047/indicacao_no_043-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2048/indicacao_no_044-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2049/indicacao_no_045-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2050/indicacao_no_046-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2051/indicacao_no_047-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2052/indicacao_no_048-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2065/indicacao_no_049-2026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2066/indicacao_no_050-2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2068/indicacao_no_051-2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2069/indicacao_no_052-2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2070/indicacao_no_053-2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2071/indicacao_no_054-2026.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2072/indicacao_no_055-2026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2073/indicacao_no_056-2026.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2074/indicacao_no_057-2026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2075/indicacao_no_058-2026.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2076/indicacao_no_059-2026.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2088/indicacao_no_060-2026.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2089/indicacao_no_061-2026.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2090/indicacao_no_062-2026.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2091/indicacao_no_063-2026.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2102/indicacao_no_064-2026.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2103/indicacao_no_065-2026.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2104/indicacao_no_066-2026.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2105/indicacao_no_067-2026.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2106/indicacao_no_068-2026.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2119/indicacao_no_069-2026.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2120/indicacao_no_070-2026.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2144/indicacao_no_074-2026.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2145/indicacao_no_075-2026.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2146/indicacao_no_076-2026.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2154/indicacao_no_077-2026.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2155/indicacao_no_078-2026.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2157/indicacao_no_079-2026.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2158/indicacao_no_080-2026.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2161/indicacao_nc2ba_081-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2034/mocao_de_aplausos_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2053/mocao_de_aplausos_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2124/mocao_de_aplausos_no_004-2026.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2148/mocao_de_aplausos_no_007-2026.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2151/mocao_de_aplausos_no_008-2026.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2167/mocao_de_aplausos_nc2ba_009-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1985/mocao_de_pesar_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1986/mocao_de_pesar_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2008/mocaodepesar03-2026.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2019/mocaodepesar4-2026.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2035/mocao_de_pesar_no_008-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2036/mocao_de_pesar_no_009-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2037/mocao_de_pesar_no_010-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2077/mocao_de_pesar_no_013-2026.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2078/mocao_de_pesar_no_014-2026.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2079/mocao_de_pesar_no_015-2026.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2085/mocao_de_pesar_no_016-2026.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2095/mocao_de_pesar_no_017-2026.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2096/mocao_de_pesar_no_018-2026.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2097/mocao_de_pesar_no_019-2026.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2109/mocao_de_pesar_no_020-2026.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2125/mocao_de_pesar_no_022-2026.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2152/mocao_de_pesar_no_025-2026.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2160/mocao_de_pesar_no_026-2026.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2009/no_001_parecer_do_projeto_de_lei__003-2026_legislacao..pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2010/no_002_parecer_do_projeto_de_lei__004-2026_legislacao..pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2011/no_003_parecer_do_projeto_de_decreto_no_001-2026_-_legislacao..pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2061/parecer_no_004-2026_-_legislacao.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2063/parecer_no_006-2026_-_legislacao.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2038/no_001_parecer_do_projeto_de_lei_no_003-2026_-_saude.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2060/parecer_no_002-2026_-_saude.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1968/parecer_oral_no_001-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1969/parecer_oral_no_002-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1970/parecer_oral_no_003-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1971/parecer_oral_no_004-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1972/parecer_oral_no_005-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1973/parecer_oral_no_006-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1976/parecer_conjunto_no_007-2026.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1977/parecer_conjunto_no_008-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1962/pl01_-_base_de_calculo_do_adicional_aos_acs_e_ace_assinado_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1963/pl02_-_piso_do_magisterio_assinado_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1964/pl_03-_vencimento_base__assinado_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1965/pl_04_prazo_pme__assinado_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2100/projeto_ldo_2027__merged.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2142/projeto_de_lei_ordinaria_n._06_assinado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2159/projeto_de_lei_-_vacinas_nas_escolas_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1967/projeto_de_lei_01_-_2026_-_salario_minimo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1974/pl_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1996/projeto_de_lei_no_003-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1997/projeto_de_lei_no_004-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1998/projeto_de_lei_no_005-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2018/pl_no_006-2026-2.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2055/projeto_de_lei_no_007-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2093/projeto_de_lei_no_008-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2094/projeto_de_lei_no_009-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2101/projeto_de_lei_no_010-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1995/projeto_de_decreto_no_001-2026_1.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2023/pl_decreto_no_002-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2056/projeto_de_decreto_no_003-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2080/projeto_de_decreto_no_004-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2081/projeto_de_decreto_no_005-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2092/projeto_de_decreto_no_006-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1966/resolucao_no_01-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1975/resolucao_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1978/requerimento_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1999/requerimento_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2005/requerimento_3-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2024/requerimento_no_004-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2057/requerimento_no_006-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2058/requerimento_no_007-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2059/requerimento_no_008-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2082/requerimento_no_009-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2083/requerimento_no_010-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2084/requerimento_no_011-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2086/requerimento_no_012-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2087/requerimento_no_013-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2108/requerimento_no_014-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2122/requerimento_no_015-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2123/requerimento_no_016-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2143/requerimento_no_017-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2162/requerimento_no_019-2026_1.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2163/requerimento_no_020-2026_2.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2170/requerimento_nc2ba_023-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1979/indicacao_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1980/indicacao_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1981/indicacao_no_003-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1982/indicacao_no_004-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1983/indicacao_no_005-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1984/indicacao_no_006-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1987/indicacao_no_007-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1988/indicacao_no_008-2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1989/indicacao_no_009-2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1990/indicacao_no_010-2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1991/indicacao_no_011-2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1992/indicacao_no_012-2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1993/indicacao_no_013-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1994/indicacao_no_014-2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2000/indicacao15-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2003/indicacao18-2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2004/indicacao19-2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2006/indicacao20-2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2007/indicacao21-2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2012/indicacao22-2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2013/indicacao23-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2014/indicacao24-2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2015/indicacao25-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2016/indicacao26-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2017/indicacao27-2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2026/indicacao_no_028-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2027/indicacao_no_029-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2028/indicacao_no_030-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2029/indicacao_no_031-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2030/indicacao_no_032-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2031/indicacao_no_033-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2032/indicacao_no_034-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2033/indicacao_no_035-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2040/indicacao_no_036-2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2041/indicacao_no_037-2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2042/indicacao_no_038-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2043/indicacao_no_039-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2044/indicacao_no_040-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2045/indicacao_no_041-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2046/indicacao_no_042-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2047/indicacao_no_043-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2048/indicacao_no_044-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2049/indicacao_no_045-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2050/indicacao_no_046-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2051/indicacao_no_047-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2052/indicacao_no_048-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2065/indicacao_no_049-2026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2066/indicacao_no_050-2026.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2068/indicacao_no_051-2026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2069/indicacao_no_052-2026.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2070/indicacao_no_053-2026.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2071/indicacao_no_054-2026.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2072/indicacao_no_055-2026.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2073/indicacao_no_056-2026.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2074/indicacao_no_057-2026.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2075/indicacao_no_058-2026.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2076/indicacao_no_059-2026.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2088/indicacao_no_060-2026.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2089/indicacao_no_061-2026.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2090/indicacao_no_062-2026.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2091/indicacao_no_063-2026.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2102/indicacao_no_064-2026.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2103/indicacao_no_065-2026.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2104/indicacao_no_066-2026.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2105/indicacao_no_067-2026.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2106/indicacao_no_068-2026.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2119/indicacao_no_069-2026.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2120/indicacao_no_070-2026.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2144/indicacao_no_074-2026.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2145/indicacao_no_075-2026.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2146/indicacao_no_076-2026.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2154/indicacao_no_077-2026.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2155/indicacao_no_078-2026.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2157/indicacao_no_079-2026.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2158/indicacao_no_080-2026.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2161/indicacao_nc2ba_081-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2034/mocao_de_aplausos_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2053/mocao_de_aplausos_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2124/mocao_de_aplausos_no_004-2026.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2148/mocao_de_aplausos_no_007-2026.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2151/mocao_de_aplausos_no_008-2026.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2167/mocao_de_aplausos_nc2ba_009-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1985/mocao_de_pesar_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1986/mocao_de_pesar_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2008/mocaodepesar03-2026.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2019/mocaodepesar4-2026.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2035/mocao_de_pesar_no_008-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2036/mocao_de_pesar_no_009-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2037/mocao_de_pesar_no_010-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2077/mocao_de_pesar_no_013-2026.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2078/mocao_de_pesar_no_014-2026.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2079/mocao_de_pesar_no_015-2026.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2085/mocao_de_pesar_no_016-2026.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2095/mocao_de_pesar_no_017-2026.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2096/mocao_de_pesar_no_018-2026.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2097/mocao_de_pesar_no_019-2026.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2109/mocao_de_pesar_no_020-2026.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2125/mocao_de_pesar_no_022-2026.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2152/mocao_de_pesar_no_025-2026.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2160/mocao_de_pesar_no_026-2026.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2009/no_001_parecer_do_projeto_de_lei__003-2026_legislacao..pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2010/no_002_parecer_do_projeto_de_lei__004-2026_legislacao..pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2011/no_003_parecer_do_projeto_de_decreto_no_001-2026_-_legislacao..pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2061/parecer_no_004-2026_-_legislacao.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2063/parecer_no_006-2026_-_legislacao.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2038/no_001_parecer_do_projeto_de_lei_no_003-2026_-_saude.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/2060/parecer_no_002-2026_-_saude.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1968/parecer_oral_no_001-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1969/parecer_oral_no_002-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1970/parecer_oral_no_003-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1971/parecer_oral_no_004-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1972/parecer_oral_no_005-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1973/parecer_oral_no_006-2026-ocr.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1976/parecer_conjunto_no_007-2026.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/sapl/public/materialegislativa/2026/1977/parecer_conjunto_no_008-2026.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.rn.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H211"/>
+  <dimension ref="A1:H228"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="43" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="74.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="142.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -2599,5474 +2731,5916 @@
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="H3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>22</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
+        <v>17</v>
+      </c>
+      <c r="D4" t="s">
         <v>23</v>
       </c>
-      <c r="D4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="F4" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="F5" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="F6" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="H6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D7" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="F7" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D8" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="E8" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="F8" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="H8" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D9" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="E9" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="F9" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="H9" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>10</v>
+        <v>48</v>
       </c>
       <c r="D10" t="s">
-        <v>47</v>
+        <v>23</v>
       </c>
       <c r="E10" t="s">
-        <v>48</v>
+        <v>24</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>49</v>
       </c>
       <c r="H10" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="D11" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="E11" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="F11" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="H11" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D12" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="E12" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="F12" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="H12" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D13" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="E13" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="F13" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="H13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D14" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="E14" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="F14" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="H14" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D15" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="E15" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="F15" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="H15" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D16" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="E16" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="F16" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H16" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>75</v>
+        <v>48</v>
       </c>
       <c r="D17" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="E17" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="F17" t="s">
         <v>76</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>77</v>
       </c>
       <c r="H17" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>79</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
         <v>80</v>
       </c>
       <c r="D18" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="E18" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="F18" t="s">
-        <v>67</v>
+        <v>81</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="H18" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>84</v>
+        <v>10</v>
       </c>
       <c r="D19" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="E19" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="F19" t="s">
+        <v>72</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="G19" s="1" t="s">
+      <c r="H19" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>87</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
         <v>88</v>
       </c>
-      <c r="B20" t="s">
-[...2 lines deleted...]
-      <c r="C20" t="s">
+      <c r="D20" t="s">
+        <v>52</v>
+      </c>
+      <c r="E20" t="s">
+        <v>53</v>
+      </c>
+      <c r="F20" t="s">
         <v>89</v>
       </c>
-      <c r="D20" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G20" s="1" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="H20" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D21" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="E21" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="F21" t="s">
-        <v>93</v>
+        <v>68</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H21" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
         <v>95</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
         <v>96</v>
       </c>
       <c r="D22" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="E22" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="F22" t="s">
-        <v>76</v>
+        <v>97</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H22" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D23" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="E23" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="F23" t="s">
-        <v>100</v>
+        <v>81</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H23" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>102</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
         <v>103</v>
       </c>
       <c r="D24" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="E24" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="F24" t="s">
-        <v>76</v>
+        <v>104</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H24" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D25" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="E25" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="F25" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H25" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>10</v>
+        <v>110</v>
       </c>
       <c r="D26" t="s">
-        <v>109</v>
+        <v>52</v>
       </c>
       <c r="E26" t="s">
-        <v>110</v>
+        <v>53</v>
       </c>
       <c r="F26" t="s">
+        <v>81</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H26" t="s">
         <v>111</v>
-      </c>
-[...4 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>112</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>113</v>
+      </c>
+      <c r="D27" t="s">
+        <v>52</v>
+      </c>
+      <c r="E27" t="s">
+        <v>53</v>
+      </c>
+      <c r="F27" t="s">
+        <v>104</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H27" t="s">
         <v>114</v>
-      </c>
-[...19 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>115</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>116</v>
+      </c>
+      <c r="D28" t="s">
+        <v>52</v>
+      </c>
+      <c r="E28" t="s">
+        <v>53</v>
+      </c>
+      <c r="F28" t="s">
+        <v>72</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H28" t="s">
         <v>117</v>
-      </c>
-[...19 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>118</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>17</v>
+      </c>
+      <c r="D29" t="s">
+        <v>119</v>
+      </c>
+      <c r="E29" t="s">
         <v>120</v>
-      </c>
-[...10 lines deleted...]
-        <v>110</v>
       </c>
       <c r="F29" t="s">
         <v>121</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>122</v>
       </c>
       <c r="H29" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>124</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="D30" t="s">
-        <v>109</v>
+        <v>119</v>
       </c>
       <c r="E30" t="s">
-        <v>110</v>
+        <v>120</v>
       </c>
       <c r="F30" t="s">
-        <v>121</v>
+        <v>97</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>125</v>
       </c>
       <c r="H30" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
         <v>127</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="D31" t="s">
-        <v>109</v>
+        <v>119</v>
       </c>
       <c r="E31" t="s">
-        <v>110</v>
+        <v>120</v>
       </c>
       <c r="F31" t="s">
+        <v>97</v>
+      </c>
+      <c r="G31" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="G31" s="1" t="s">
+      <c r="H31" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
+        <v>130</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>36</v>
+      </c>
+      <c r="D32" t="s">
+        <v>119</v>
+      </c>
+      <c r="E32" t="s">
+        <v>120</v>
+      </c>
+      <c r="F32" t="s">
         <v>131</v>
       </c>
-      <c r="B32" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G32" s="1" t="s">
-        <v>14</v>
+        <v>132</v>
       </c>
       <c r="H32" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D33" t="s">
-        <v>134</v>
+        <v>119</v>
       </c>
       <c r="E33" t="s">
+        <v>120</v>
+      </c>
+      <c r="F33" t="s">
+        <v>131</v>
+      </c>
+      <c r="G33" s="1" t="s">
         <v>135</v>
       </c>
-      <c r="F33" t="s">
-[...2 lines deleted...]
-      <c r="G33" s="1" t="s">
+      <c r="H33" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
+        <v>137</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>44</v>
+      </c>
+      <c r="D34" t="s">
+        <v>119</v>
+      </c>
+      <c r="E34" t="s">
+        <v>120</v>
+      </c>
+      <c r="F34" t="s">
         <v>138</v>
-      </c>
-[...13 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>139</v>
       </c>
       <c r="H34" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
         <v>141</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="D35" t="s">
-        <v>134</v>
+        <v>119</v>
       </c>
       <c r="E35" t="s">
-        <v>135</v>
+        <v>120</v>
       </c>
       <c r="F35" t="s">
-        <v>63</v>
+        <v>97</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H35" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
         <v>143</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>10</v>
+        <v>80</v>
       </c>
       <c r="D36" t="s">
+        <v>119</v>
+      </c>
+      <c r="E36" t="s">
+        <v>120</v>
+      </c>
+      <c r="F36" t="s">
+        <v>138</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H36" t="s">
         <v>144</v>
-      </c>
-[...10 lines deleted...]
-        <v>147</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
+        <v>145</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>17</v>
+      </c>
+      <c r="D37" t="s">
+        <v>146</v>
+      </c>
+      <c r="E37" t="s">
+        <v>147</v>
+      </c>
+      <c r="F37" t="s">
+        <v>20</v>
+      </c>
+      <c r="G37" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="B37" t="s">
-[...14 lines deleted...]
-      <c r="G37" s="1" t="s">
+      <c r="H37" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
+        <v>150</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>28</v>
+      </c>
+      <c r="D38" t="s">
+        <v>146</v>
+      </c>
+      <c r="E38" t="s">
+        <v>147</v>
+      </c>
+      <c r="F38" t="s">
+        <v>20</v>
+      </c>
+      <c r="G38" s="1" t="s">
         <v>151</v>
       </c>
-      <c r="B38" t="s">
-[...14 lines deleted...]
-      <c r="G38" s="1" t="s">
+      <c r="H38" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
+        <v>153</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>32</v>
+      </c>
+      <c r="D39" t="s">
+        <v>146</v>
+      </c>
+      <c r="E39" t="s">
+        <v>147</v>
+      </c>
+      <c r="F39" t="s">
+        <v>68</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H39" t="s">
         <v>154</v>
-      </c>
-[...19 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
+        <v>155</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>17</v>
+      </c>
+      <c r="D40" t="s">
+        <v>156</v>
+      </c>
+      <c r="E40" t="s">
         <v>157</v>
       </c>
-      <c r="B40" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F40" t="s">
-        <v>63</v>
+        <v>97</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>14</v>
+        <v>158</v>
       </c>
       <c r="H40" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>39</v>
+        <v>28</v>
       </c>
       <c r="D41" t="s">
-        <v>144</v>
+        <v>156</v>
       </c>
       <c r="E41" t="s">
-        <v>145</v>
+        <v>157</v>
       </c>
       <c r="F41" t="s">
-        <v>93</v>
+        <v>76</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="H41" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="D42" t="s">
-        <v>144</v>
+        <v>156</v>
       </c>
       <c r="E42" t="s">
-        <v>145</v>
+        <v>157</v>
       </c>
       <c r="F42" t="s">
-        <v>121</v>
+        <v>97</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>14</v>
+        <v>164</v>
       </c>
       <c r="H42" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>75</v>
+        <v>36</v>
       </c>
       <c r="D43" t="s">
-        <v>144</v>
+        <v>156</v>
       </c>
       <c r="E43" t="s">
-        <v>145</v>
+        <v>157</v>
       </c>
       <c r="F43" t="s">
-        <v>100</v>
+        <v>138</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="H43" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="D44" t="s">
-        <v>144</v>
+        <v>156</v>
       </c>
       <c r="E44" t="s">
-        <v>145</v>
+        <v>157</v>
       </c>
       <c r="F44" t="s">
-        <v>93</v>
+        <v>68</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>168</v>
+        <v>14</v>
       </c>
       <c r="H44" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>84</v>
+        <v>44</v>
       </c>
       <c r="D45" t="s">
-        <v>144</v>
+        <v>156</v>
       </c>
       <c r="E45" t="s">
-        <v>145</v>
+        <v>157</v>
       </c>
       <c r="F45" t="s">
-        <v>71</v>
+        <v>97</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="H45" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>89</v>
+        <v>48</v>
       </c>
       <c r="D46" t="s">
-        <v>144</v>
+        <v>156</v>
       </c>
       <c r="E46" t="s">
-        <v>145</v>
+        <v>157</v>
       </c>
       <c r="F46" t="s">
-        <v>59</v>
+        <v>131</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="H46" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>92</v>
+        <v>80</v>
       </c>
       <c r="D47" t="s">
-        <v>144</v>
+        <v>156</v>
       </c>
       <c r="E47" t="s">
-        <v>145</v>
+        <v>157</v>
       </c>
       <c r="F47" t="s">
-        <v>93</v>
+        <v>104</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="H47" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>96</v>
+        <v>10</v>
       </c>
       <c r="D48" t="s">
-        <v>144</v>
+        <v>156</v>
       </c>
       <c r="E48" t="s">
-        <v>145</v>
+        <v>157</v>
       </c>
       <c r="F48" t="s">
-        <v>76</v>
+        <v>97</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="H48" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>99</v>
+        <v>88</v>
       </c>
       <c r="D49" t="s">
-        <v>144</v>
+        <v>156</v>
       </c>
       <c r="E49" t="s">
-        <v>145</v>
+        <v>157</v>
       </c>
       <c r="F49" t="s">
-        <v>93</v>
+        <v>76</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="H49" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>103</v>
+        <v>93</v>
       </c>
       <c r="D50" t="s">
-        <v>144</v>
+        <v>156</v>
       </c>
       <c r="E50" t="s">
-        <v>145</v>
+        <v>157</v>
       </c>
       <c r="F50" t="s">
-        <v>93</v>
+        <v>64</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="H50" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>106</v>
+        <v>96</v>
       </c>
       <c r="D51" t="s">
-        <v>144</v>
+        <v>156</v>
       </c>
       <c r="E51" t="s">
-        <v>145</v>
+        <v>157</v>
       </c>
       <c r="F51" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="H51" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>192</v>
+        <v>100</v>
       </c>
       <c r="D52" t="s">
-        <v>144</v>
+        <v>156</v>
       </c>
       <c r="E52" t="s">
-        <v>145</v>
+        <v>157</v>
       </c>
       <c r="F52" t="s">
-        <v>128</v>
+        <v>81</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>193</v>
       </c>
       <c r="H52" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
         <v>195</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
+        <v>103</v>
+      </c>
+      <c r="D53" t="s">
+        <v>156</v>
+      </c>
+      <c r="E53" t="s">
+        <v>157</v>
+      </c>
+      <c r="F53" t="s">
+        <v>97</v>
+      </c>
+      <c r="G53" s="1" t="s">
         <v>196</v>
-      </c>
-[...10 lines deleted...]
-        <v>14</v>
       </c>
       <c r="H53" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
         <v>198</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
+        <v>107</v>
+      </c>
+      <c r="D54" t="s">
+        <v>156</v>
+      </c>
+      <c r="E54" t="s">
+        <v>157</v>
+      </c>
+      <c r="F54" t="s">
+        <v>97</v>
+      </c>
+      <c r="G54" s="1" t="s">
         <v>199</v>
       </c>
-      <c r="D54" t="s">
-[...8 lines deleted...]
-      <c r="G54" s="1" t="s">
+      <c r="H54" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
+        <v>201</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>110</v>
+      </c>
+      <c r="D55" t="s">
+        <v>156</v>
+      </c>
+      <c r="E55" t="s">
+        <v>157</v>
+      </c>
+      <c r="F55" t="s">
+        <v>97</v>
+      </c>
+      <c r="G55" s="1" t="s">
         <v>202</v>
       </c>
-      <c r="B55" t="s">
-[...2 lines deleted...]
-      <c r="C55" t="s">
+      <c r="H55" t="s">
         <v>203</v>
-      </c>
-[...13 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
+        <v>204</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>113</v>
+      </c>
+      <c r="D56" t="s">
+        <v>156</v>
+      </c>
+      <c r="E56" t="s">
+        <v>157</v>
+      </c>
+      <c r="F56" t="s">
+        <v>138</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="H56" t="s">
         <v>206</v>
-      </c>
-[...19 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>210</v>
+        <v>116</v>
       </c>
       <c r="D57" t="s">
-        <v>144</v>
+        <v>156</v>
       </c>
       <c r="E57" t="s">
-        <v>145</v>
+        <v>157</v>
       </c>
       <c r="F57" t="s">
-        <v>121</v>
+        <v>97</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H57" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
+        <v>209</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>210</v>
+      </c>
+      <c r="D58" t="s">
+        <v>156</v>
+      </c>
+      <c r="E58" t="s">
+        <v>157</v>
+      </c>
+      <c r="F58" t="s">
+        <v>97</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="H58" t="s">
         <v>212</v>
-      </c>
-[...19 lines deleted...]
-        <v>215</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
+        <v>213</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>214</v>
+      </c>
+      <c r="D59" t="s">
+        <v>156</v>
+      </c>
+      <c r="E59" t="s">
+        <v>157</v>
+      </c>
+      <c r="F59" t="s">
+        <v>97</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="H59" t="s">
         <v>216</v>
-      </c>
-[...19 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>23</v>
+        <v>218</v>
       </c>
       <c r="D60" t="s">
-        <v>217</v>
+        <v>156</v>
       </c>
       <c r="E60" t="s">
-        <v>218</v>
+        <v>157</v>
       </c>
       <c r="F60" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>222</v>
+        <v>14</v>
       </c>
       <c r="H60" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>27</v>
+        <v>221</v>
       </c>
       <c r="D61" t="s">
-        <v>217</v>
+        <v>156</v>
       </c>
       <c r="E61" t="s">
-        <v>218</v>
+        <v>157</v>
       </c>
       <c r="F61" t="s">
-        <v>76</v>
+        <v>131</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>225</v>
+        <v>14</v>
       </c>
       <c r="H61" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>31</v>
+        <v>224</v>
       </c>
       <c r="D62" t="s">
-        <v>217</v>
+        <v>156</v>
       </c>
       <c r="E62" t="s">
-        <v>218</v>
+        <v>157</v>
       </c>
       <c r="F62" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="H62" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>35</v>
+        <v>228</v>
       </c>
       <c r="D63" t="s">
-        <v>217</v>
+        <v>156</v>
       </c>
       <c r="E63" t="s">
-        <v>218</v>
+        <v>157</v>
       </c>
       <c r="F63" t="s">
-        <v>67</v>
+        <v>104</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>231</v>
+        <v>14</v>
       </c>
       <c r="H63" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>39</v>
+        <v>231</v>
       </c>
       <c r="D64" t="s">
-        <v>217</v>
+        <v>156</v>
       </c>
       <c r="E64" t="s">
-        <v>218</v>
+        <v>157</v>
       </c>
       <c r="F64" t="s">
-        <v>76</v>
+        <v>104</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>234</v>
+        <v>14</v>
       </c>
       <c r="H64" t="s">
-        <v>235</v>
+        <v>232</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
+        <v>233</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>17</v>
+      </c>
+      <c r="D65" t="s">
+        <v>234</v>
+      </c>
+      <c r="E65" t="s">
+        <v>235</v>
+      </c>
+      <c r="F65" t="s">
+        <v>138</v>
+      </c>
+      <c r="G65" s="1" t="s">
         <v>236</v>
       </c>
-      <c r="B65" t="s">
-[...14 lines deleted...]
-      <c r="G65" s="1" t="s">
+      <c r="H65" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
+        <v>238</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>28</v>
+      </c>
+      <c r="D66" t="s">
+        <v>234</v>
+      </c>
+      <c r="E66" t="s">
+        <v>235</v>
+      </c>
+      <c r="F66" t="s">
+        <v>138</v>
+      </c>
+      <c r="G66" s="1" t="s">
         <v>239</v>
       </c>
-      <c r="B66" t="s">
-[...14 lines deleted...]
-      <c r="G66" s="1" t="s">
+      <c r="H66" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
+        <v>241</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>32</v>
+      </c>
+      <c r="D67" t="s">
+        <v>234</v>
+      </c>
+      <c r="E67" t="s">
+        <v>235</v>
+      </c>
+      <c r="F67" t="s">
+        <v>81</v>
+      </c>
+      <c r="G67" s="1" t="s">
         <v>242</v>
       </c>
-      <c r="B67" t="s">
-[...14 lines deleted...]
-      <c r="G67" s="1" t="s">
+      <c r="H67" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
+        <v>244</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>36</v>
+      </c>
+      <c r="D68" t="s">
+        <v>234</v>
+      </c>
+      <c r="E68" t="s">
+        <v>235</v>
+      </c>
+      <c r="F68" t="s">
+        <v>72</v>
+      </c>
+      <c r="G68" s="1" t="s">
         <v>245</v>
       </c>
-      <c r="B68" t="s">
-[...11 lines deleted...]
-      <c r="F68" t="s">
+      <c r="H68" t="s">
         <v>246</v>
-      </c>
-[...4 lines deleted...]
-        <v>248</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
+        <v>247</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>40</v>
+      </c>
+      <c r="D69" t="s">
+        <v>234</v>
+      </c>
+      <c r="E69" t="s">
+        <v>235</v>
+      </c>
+      <c r="F69" t="s">
+        <v>72</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="H69" t="s">
         <v>249</v>
-      </c>
-[...19 lines deleted...]
-        <v>251</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
+        <v>250</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>44</v>
+      </c>
+      <c r="D70" t="s">
+        <v>234</v>
+      </c>
+      <c r="E70" t="s">
+        <v>235</v>
+      </c>
+      <c r="F70" t="s">
+        <v>81</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="H70" t="s">
         <v>252</v>
-      </c>
-[...19 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
+        <v>253</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>48</v>
+      </c>
+      <c r="D71" t="s">
+        <v>234</v>
+      </c>
+      <c r="E71" t="s">
+        <v>235</v>
+      </c>
+      <c r="F71" t="s">
+        <v>60</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="H71" t="s">
         <v>255</v>
-      </c>
-[...19 lines deleted...]
-        <v>257</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
+        <v>256</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>80</v>
+      </c>
+      <c r="D72" t="s">
+        <v>234</v>
+      </c>
+      <c r="E72" t="s">
+        <v>235</v>
+      </c>
+      <c r="F72" t="s">
+        <v>104</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="H72" t="s">
         <v>258</v>
-      </c>
-[...19 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
+        <v>259</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>10</v>
+      </c>
+      <c r="D73" t="s">
+        <v>234</v>
+      </c>
+      <c r="E73" t="s">
+        <v>235</v>
+      </c>
+      <c r="F73" t="s">
+        <v>104</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="H73" t="s">
         <v>261</v>
-      </c>
-[...19 lines deleted...]
-        <v>263</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
+        <v>262</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>88</v>
+      </c>
+      <c r="D74" t="s">
+        <v>234</v>
+      </c>
+      <c r="E74" t="s">
+        <v>235</v>
+      </c>
+      <c r="F74" t="s">
+        <v>263</v>
+      </c>
+      <c r="G74" s="1" t="s">
         <v>264</v>
-      </c>
-[...16 lines deleted...]
-        <v>14</v>
       </c>
       <c r="H74" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
         <v>266</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>192</v>
+        <v>93</v>
       </c>
       <c r="D75" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="E75" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="F75" t="s">
-        <v>100</v>
+        <v>263</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>14</v>
+        <v>267</v>
       </c>
       <c r="H75" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>196</v>
+        <v>96</v>
       </c>
       <c r="D76" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="E76" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="F76" t="s">
-        <v>128</v>
+        <v>89</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="H76" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>199</v>
+        <v>100</v>
       </c>
       <c r="D77" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="E77" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="F77" t="s">
-        <v>128</v>
+        <v>89</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="H77" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>203</v>
+        <v>103</v>
       </c>
       <c r="D78" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="E78" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="F78" t="s">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="H78" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>207</v>
+        <v>107</v>
       </c>
       <c r="D79" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="E79" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="F79" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="H79" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>210</v>
+        <v>110</v>
       </c>
       <c r="D80" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="E80" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="F80" t="s">
-        <v>93</v>
+        <v>104</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>281</v>
+        <v>14</v>
       </c>
       <c r="H80" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
         <v>283</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>213</v>
+        <v>113</v>
       </c>
       <c r="D81" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="E81" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="F81" t="s">
-        <v>93</v>
+        <v>104</v>
       </c>
       <c r="G81" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H81" t="s">
         <v>284</v>
-      </c>
-[...1 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
+        <v>285</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>116</v>
+      </c>
+      <c r="D82" t="s">
+        <v>234</v>
+      </c>
+      <c r="E82" t="s">
+        <v>235</v>
+      </c>
+      <c r="F82" t="s">
+        <v>138</v>
+      </c>
+      <c r="G82" s="1" t="s">
         <v>286</v>
       </c>
-      <c r="B82" t="s">
-[...2 lines deleted...]
-      <c r="C82" t="s">
+      <c r="H82" t="s">
         <v>287</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
+        <v>288</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>210</v>
+      </c>
+      <c r="D83" t="s">
+        <v>234</v>
+      </c>
+      <c r="E83" t="s">
+        <v>235</v>
+      </c>
+      <c r="F83" t="s">
+        <v>138</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="H83" t="s">
         <v>290</v>
-      </c>
-[...19 lines deleted...]
-        <v>293</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>295</v>
+        <v>214</v>
       </c>
       <c r="D84" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="E84" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="F84" t="s">
-        <v>246</v>
+        <v>81</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="H84" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>299</v>
+        <v>218</v>
       </c>
       <c r="D85" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="E85" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="F85" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>300</v>
+        <v>295</v>
       </c>
       <c r="H85" t="s">
-        <v>301</v>
+        <v>296</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>9</v>
+        <v>297</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>302</v>
+        <v>221</v>
       </c>
       <c r="D86" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="E86" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="F86" t="s">
-        <v>76</v>
+        <v>97</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="H86" t="s">
-        <v>304</v>
+        <v>299</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>305</v>
+        <v>300</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>306</v>
+        <v>224</v>
       </c>
       <c r="D87" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="E87" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="F87" t="s">
-        <v>76</v>
+        <v>97</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>307</v>
+        <v>301</v>
       </c>
       <c r="H87" t="s">
-        <v>308</v>
+        <v>302</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>309</v>
+        <v>303</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>310</v>
+        <v>228</v>
       </c>
       <c r="D88" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="E88" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="F88" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>311</v>
+        <v>304</v>
       </c>
       <c r="H88" t="s">
-        <v>312</v>
+        <v>305</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>313</v>
+        <v>306</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>314</v>
+        <v>231</v>
       </c>
       <c r="D89" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="E89" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="F89" t="s">
-        <v>128</v>
+        <v>263</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>315</v>
+        <v>307</v>
       </c>
       <c r="H89" t="s">
-        <v>316</v>
+        <v>308</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>317</v>
+        <v>309</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>318</v>
+        <v>310</v>
       </c>
       <c r="D90" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="E90" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="F90" t="s">
-        <v>67</v>
+        <v>263</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>319</v>
+        <v>311</v>
       </c>
       <c r="H90" t="s">
-        <v>320</v>
+        <v>312</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>321</v>
+        <v>313</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>322</v>
+        <v>314</v>
       </c>
       <c r="D91" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="E91" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="F91" t="s">
-        <v>67</v>
+        <v>89</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>323</v>
+        <v>315</v>
       </c>
       <c r="H91" t="s">
-        <v>324</v>
+        <v>316</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>325</v>
+        <v>9</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>326</v>
+        <v>317</v>
       </c>
       <c r="D92" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="E92" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="F92" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>327</v>
+        <v>318</v>
       </c>
       <c r="H92" t="s">
-        <v>328</v>
+        <v>319</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>329</v>
+        <v>320</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>330</v>
+        <v>321</v>
       </c>
       <c r="D93" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="E93" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="F93" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>331</v>
+        <v>322</v>
       </c>
       <c r="H93" t="s">
-        <v>332</v>
+        <v>323</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>333</v>
+        <v>324</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>334</v>
+        <v>325</v>
       </c>
       <c r="D94" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="E94" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="F94" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>335</v>
+        <v>326</v>
       </c>
       <c r="H94" t="s">
-        <v>336</v>
+        <v>327</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>337</v>
+        <v>328</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>338</v>
+        <v>329</v>
       </c>
       <c r="D95" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="E95" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="F95" t="s">
-        <v>76</v>
+        <v>138</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>339</v>
+        <v>330</v>
       </c>
       <c r="H95" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
       <c r="D96" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="E96" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="F96" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="H96" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
       <c r="D97" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="E97" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="F97" t="s">
-        <v>347</v>
+        <v>72</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>348</v>
+        <v>338</v>
       </c>
       <c r="H97" t="s">
-        <v>349</v>
+        <v>339</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>350</v>
+        <v>340</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>351</v>
+        <v>341</v>
       </c>
       <c r="D98" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="E98" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="F98" t="s">
-        <v>67</v>
+        <v>89</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>352</v>
+        <v>342</v>
       </c>
       <c r="H98" t="s">
-        <v>353</v>
+        <v>343</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>354</v>
+        <v>344</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>355</v>
+        <v>345</v>
       </c>
       <c r="D99" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="E99" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="F99" t="s">
-        <v>55</v>
+        <v>89</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>356</v>
+        <v>346</v>
       </c>
       <c r="H99" t="s">
-        <v>357</v>
+        <v>347</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>358</v>
+        <v>348</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>359</v>
+        <v>349</v>
       </c>
       <c r="D100" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="E100" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="F100" t="s">
-        <v>55</v>
+        <v>81</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>360</v>
+        <v>350</v>
       </c>
       <c r="H100" t="s">
-        <v>361</v>
+        <v>351</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>362</v>
+        <v>352</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>363</v>
+        <v>353</v>
       </c>
       <c r="D101" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="E101" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="F101" t="s">
-        <v>246</v>
+        <v>81</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>364</v>
+        <v>354</v>
       </c>
       <c r="H101" t="s">
-        <v>365</v>
+        <v>355</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>366</v>
+        <v>356</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>367</v>
+        <v>357</v>
       </c>
       <c r="D102" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="E102" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="F102" t="s">
-        <v>246</v>
+        <v>81</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>368</v>
+        <v>358</v>
       </c>
       <c r="H102" t="s">
-        <v>369</v>
+        <v>359</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
       <c r="D103" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="E103" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="F103" t="s">
-        <v>100</v>
+        <v>362</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="H103" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="D104" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="E104" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="F104" t="s">
-        <v>100</v>
+        <v>72</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>376</v>
+        <v>367</v>
       </c>
       <c r="H104" t="s">
-        <v>377</v>
+        <v>368</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>378</v>
+        <v>369</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="D105" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="E105" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="F105" t="s">
-        <v>128</v>
+        <v>60</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="H105" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>383</v>
+        <v>374</v>
       </c>
       <c r="D106" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="E106" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="F106" t="s">
-        <v>128</v>
+        <v>60</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>384</v>
+        <v>375</v>
       </c>
       <c r="H106" t="s">
-        <v>385</v>
+        <v>376</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>386</v>
+        <v>377</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>387</v>
+        <v>378</v>
       </c>
       <c r="D107" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="E107" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="F107" t="s">
-        <v>128</v>
+        <v>263</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>388</v>
+        <v>379</v>
       </c>
       <c r="H107" t="s">
-        <v>389</v>
+        <v>380</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>390</v>
+        <v>381</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>391</v>
+        <v>382</v>
       </c>
       <c r="D108" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="E108" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="F108" t="s">
-        <v>128</v>
+        <v>263</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>392</v>
+        <v>383</v>
       </c>
       <c r="H108" t="s">
-        <v>393</v>
+        <v>384</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>394</v>
+        <v>385</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>395</v>
+        <v>386</v>
       </c>
       <c r="D109" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="E109" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="F109" t="s">
-        <v>246</v>
+        <v>104</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>396</v>
+        <v>387</v>
       </c>
       <c r="H109" t="s">
-        <v>397</v>
+        <v>388</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>398</v>
+        <v>389</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>399</v>
+        <v>390</v>
       </c>
       <c r="D110" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="E110" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="F110" t="s">
-        <v>246</v>
+        <v>104</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>400</v>
+        <v>391</v>
       </c>
       <c r="H110" t="s">
-        <v>401</v>
+        <v>392</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>402</v>
+        <v>393</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>403</v>
+        <v>394</v>
       </c>
       <c r="D111" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="E111" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="F111" t="s">
-        <v>100</v>
+        <v>138</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>404</v>
+        <v>395</v>
       </c>
       <c r="H111" t="s">
-        <v>405</v>
+        <v>396</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>406</v>
+        <v>397</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>407</v>
+        <v>398</v>
       </c>
       <c r="D112" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="E112" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="F112" t="s">
-        <v>67</v>
+        <v>138</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>408</v>
+        <v>399</v>
       </c>
       <c r="H112" t="s">
-        <v>409</v>
+        <v>400</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>410</v>
+        <v>401</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>411</v>
+        <v>402</v>
       </c>
       <c r="D113" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="E113" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="F113" t="s">
-        <v>67</v>
+        <v>138</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>412</v>
+        <v>403</v>
       </c>
       <c r="H113" t="s">
-        <v>413</v>
+        <v>404</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>414</v>
+        <v>405</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>415</v>
+        <v>406</v>
       </c>
       <c r="D114" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="E114" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="F114" t="s">
-        <v>76</v>
+        <v>138</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>416</v>
+        <v>407</v>
       </c>
       <c r="H114" t="s">
-        <v>417</v>
+        <v>408</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>418</v>
+        <v>409</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>419</v>
+        <v>410</v>
       </c>
       <c r="D115" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="E115" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="F115" t="s">
-        <v>76</v>
+        <v>263</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>420</v>
+        <v>411</v>
       </c>
       <c r="H115" t="s">
-        <v>421</v>
+        <v>412</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>422</v>
+        <v>413</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>423</v>
+        <v>414</v>
       </c>
       <c r="D116" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="E116" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="F116" t="s">
-        <v>76</v>
+        <v>263</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>424</v>
+        <v>415</v>
       </c>
       <c r="H116" t="s">
-        <v>425</v>
+        <v>416</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>426</v>
+        <v>417</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>427</v>
+        <v>418</v>
       </c>
       <c r="D117" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="E117" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="F117" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>428</v>
+        <v>419</v>
       </c>
       <c r="H117" t="s">
-        <v>429</v>
+        <v>420</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>430</v>
+        <v>421</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>431</v>
+        <v>422</v>
       </c>
       <c r="D118" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="E118" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="F118" t="s">
-        <v>100</v>
+        <v>72</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>432</v>
+        <v>423</v>
       </c>
       <c r="H118" t="s">
-        <v>433</v>
+        <v>424</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>434</v>
+        <v>425</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>435</v>
+        <v>426</v>
       </c>
       <c r="D119" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="E119" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="F119" t="s">
-        <v>100</v>
+        <v>72</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>436</v>
+        <v>427</v>
       </c>
       <c r="H119" t="s">
-        <v>437</v>
+        <v>428</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>438</v>
+        <v>429</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>439</v>
+        <v>430</v>
       </c>
       <c r="D120" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="E120" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="F120" t="s">
-        <v>128</v>
+        <v>81</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>440</v>
+        <v>431</v>
       </c>
       <c r="H120" t="s">
-        <v>441</v>
+        <v>432</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>442</v>
+        <v>433</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>443</v>
+        <v>434</v>
       </c>
       <c r="D121" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="E121" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="F121" t="s">
-        <v>67</v>
+        <v>81</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>444</v>
+        <v>435</v>
       </c>
       <c r="H121" t="s">
-        <v>445</v>
+        <v>436</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>446</v>
+        <v>437</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>447</v>
+        <v>438</v>
       </c>
       <c r="D122" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="E122" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="F122" t="s">
-        <v>67</v>
+        <v>81</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>448</v>
+        <v>439</v>
       </c>
       <c r="H122" t="s">
-        <v>449</v>
+        <v>440</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>450</v>
+        <v>441</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>451</v>
+        <v>442</v>
       </c>
       <c r="D123" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="E123" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="F123" t="s">
-        <v>67</v>
+        <v>104</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>452</v>
+        <v>443</v>
       </c>
       <c r="H123" t="s">
-        <v>453</v>
+        <v>444</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>454</v>
+        <v>445</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>455</v>
+        <v>446</v>
       </c>
       <c r="D124" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="E124" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="F124" t="s">
-        <v>76</v>
+        <v>104</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>456</v>
+        <v>447</v>
       </c>
       <c r="H124" t="s">
-        <v>457</v>
+        <v>448</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>458</v>
+        <v>449</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>459</v>
+        <v>450</v>
       </c>
       <c r="D125" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="E125" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="F125" t="s">
-        <v>76</v>
+        <v>104</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>460</v>
+        <v>451</v>
       </c>
       <c r="H125" t="s">
-        <v>461</v>
+        <v>452</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>462</v>
+        <v>453</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>463</v>
+        <v>454</v>
       </c>
       <c r="D126" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="E126" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="F126" t="s">
-        <v>59</v>
+        <v>138</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>464</v>
+        <v>455</v>
       </c>
       <c r="H126" t="s">
-        <v>465</v>
+        <v>456</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>466</v>
+        <v>457</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>467</v>
+        <v>458</v>
       </c>
       <c r="D127" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="E127" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="F127" t="s">
-        <v>59</v>
+        <v>72</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>468</v>
+        <v>459</v>
       </c>
       <c r="H127" t="s">
-        <v>469</v>
+        <v>460</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>470</v>
+        <v>461</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>471</v>
+        <v>462</v>
       </c>
       <c r="D128" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="E128" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="F128" t="s">
-        <v>85</v>
+        <v>72</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>472</v>
+        <v>463</v>
       </c>
       <c r="H128" t="s">
-        <v>473</v>
+        <v>464</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>474</v>
+        <v>465</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>475</v>
+        <v>466</v>
       </c>
       <c r="D129" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="E129" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="F129" t="s">
-        <v>128</v>
+        <v>72</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>14</v>
+        <v>467</v>
       </c>
       <c r="H129" t="s">
-        <v>476</v>
+        <v>468</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>477</v>
+        <v>469</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>478</v>
+        <v>470</v>
       </c>
       <c r="D130" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="E130" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="F130" t="s">
-        <v>67</v>
+        <v>81</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>14</v>
+        <v>471</v>
       </c>
       <c r="H130" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>481</v>
+        <v>474</v>
       </c>
       <c r="D131" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="E131" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="F131" t="s">
-        <v>67</v>
+        <v>81</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>14</v>
+        <v>475</v>
       </c>
       <c r="H131" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="D132" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="E132" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="F132" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>485</v>
+        <v>479</v>
       </c>
       <c r="H132" t="s">
-        <v>486</v>
+        <v>480</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="D133" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="E133" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="F133" t="s">
-        <v>85</v>
+        <v>64</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
       <c r="H133" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="D134" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="E134" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="F134" t="s">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
       <c r="H134" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="D135" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="E135" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="F135" t="s">
-        <v>67</v>
+        <v>138</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>497</v>
+        <v>14</v>
       </c>
       <c r="H135" t="s">
-        <v>498</v>
+        <v>491</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>499</v>
+        <v>492</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>500</v>
+        <v>493</v>
       </c>
       <c r="D136" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="E136" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="F136" t="s">
-        <v>59</v>
+        <v>72</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>501</v>
+        <v>14</v>
       </c>
       <c r="H136" t="s">
-        <v>502</v>
+        <v>494</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>503</v>
+        <v>495</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>504</v>
+        <v>496</v>
       </c>
       <c r="D137" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="E137" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="F137" t="s">
-        <v>100</v>
+        <v>72</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>505</v>
+        <v>14</v>
       </c>
       <c r="H137" t="s">
-        <v>506</v>
+        <v>497</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>507</v>
+        <v>498</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>508</v>
+        <v>499</v>
       </c>
       <c r="D138" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="E138" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="F138" t="s">
-        <v>100</v>
+        <v>72</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>509</v>
+        <v>500</v>
       </c>
       <c r="H138" t="s">
-        <v>510</v>
+        <v>501</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>511</v>
+        <v>502</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>512</v>
+        <v>503</v>
       </c>
       <c r="D139" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="E139" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="F139" t="s">
-        <v>100</v>
+        <v>89</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>513</v>
+        <v>504</v>
       </c>
       <c r="H139" t="s">
-        <v>514</v>
+        <v>505</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>515</v>
+        <v>506</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>516</v>
+        <v>507</v>
       </c>
       <c r="D140" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="E140" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="F140" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>14</v>
+        <v>508</v>
       </c>
       <c r="H140" t="s">
-        <v>517</v>
+        <v>509</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>518</v>
+        <v>510</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>519</v>
+        <v>511</v>
       </c>
       <c r="D141" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="E141" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="F141" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>14</v>
+        <v>512</v>
       </c>
       <c r="H141" t="s">
-        <v>520</v>
+        <v>513</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>521</v>
+        <v>514</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>522</v>
+        <v>515</v>
       </c>
       <c r="D142" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="E142" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="F142" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>14</v>
+        <v>516</v>
       </c>
       <c r="H142" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
       <c r="D143" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="E143" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="F143" t="s">
-        <v>85</v>
+        <v>104</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>14</v>
+        <v>520</v>
       </c>
       <c r="H143" t="s">
-        <v>526</v>
+        <v>521</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>527</v>
+        <v>522</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>10</v>
+        <v>523</v>
       </c>
       <c r="D144" t="s">
-        <v>528</v>
+        <v>234</v>
       </c>
       <c r="E144" t="s">
-        <v>529</v>
+        <v>235</v>
       </c>
       <c r="F144" t="s">
-        <v>93</v>
+        <v>104</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="H144" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>23</v>
+        <v>527</v>
       </c>
       <c r="D145" t="s">
+        <v>234</v>
+      </c>
+      <c r="E145" t="s">
+        <v>235</v>
+      </c>
+      <c r="F145" t="s">
+        <v>104</v>
+      </c>
+      <c r="G145" s="1" t="s">
         <v>528</v>
       </c>
-      <c r="E145" t="s">
+      <c r="H145" t="s">
         <v>529</v>
-      </c>
-[...7 lines deleted...]
-        <v>534</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>535</v>
+        <v>530</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>27</v>
+        <v>531</v>
       </c>
       <c r="D146" t="s">
-        <v>528</v>
+        <v>234</v>
       </c>
       <c r="E146" t="s">
-        <v>529</v>
+        <v>235</v>
       </c>
       <c r="F146" t="s">
-        <v>93</v>
+        <v>81</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H146" t="s">
-        <v>536</v>
+        <v>532</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>537</v>
+        <v>533</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>31</v>
+        <v>534</v>
       </c>
       <c r="D147" t="s">
-        <v>528</v>
+        <v>234</v>
       </c>
       <c r="E147" t="s">
-        <v>529</v>
+        <v>235</v>
       </c>
       <c r="F147" t="s">
-        <v>85</v>
+        <v>72</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>538</v>
+        <v>14</v>
       </c>
       <c r="H147" t="s">
-        <v>539</v>
+        <v>535</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>540</v>
+        <v>536</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>35</v>
+        <v>537</v>
       </c>
       <c r="D148" t="s">
-        <v>528</v>
+        <v>234</v>
       </c>
       <c r="E148" t="s">
-        <v>529</v>
+        <v>235</v>
       </c>
       <c r="F148" t="s">
-        <v>93</v>
+        <v>72</v>
       </c>
       <c r="G148" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H148" t="s">
-        <v>541</v>
+        <v>538</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>542</v>
+        <v>539</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>39</v>
+        <v>540</v>
       </c>
       <c r="D149" t="s">
-        <v>528</v>
+        <v>234</v>
       </c>
       <c r="E149" t="s">
-        <v>529</v>
+        <v>235</v>
       </c>
       <c r="F149" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="G149" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H149" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
+        <v>542</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>543</v>
+      </c>
+      <c r="D150" t="s">
+        <v>234</v>
+      </c>
+      <c r="E150" t="s">
+        <v>235</v>
+      </c>
+      <c r="F150" t="s">
+        <v>72</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H150" t="s">
         <v>544</v>
-      </c>
-[...19 lines deleted...]
-        <v>546</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
+        <v>545</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>546</v>
+      </c>
+      <c r="D151" t="s">
+        <v>234</v>
+      </c>
+      <c r="E151" t="s">
+        <v>235</v>
+      </c>
+      <c r="F151" t="s">
+        <v>72</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H151" t="s">
         <v>547</v>
-      </c>
-[...19 lines deleted...]
-        <v>549</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
+        <v>548</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>549</v>
+      </c>
+      <c r="D152" t="s">
+        <v>234</v>
+      </c>
+      <c r="E152" t="s">
+        <v>235</v>
+      </c>
+      <c r="F152" t="s">
+        <v>81</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H152" t="s">
         <v>550</v>
-      </c>
-[...19 lines deleted...]
-        <v>552</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
+        <v>551</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>552</v>
+      </c>
+      <c r="D153" t="s">
+        <v>234</v>
+      </c>
+      <c r="E153" t="s">
+        <v>235</v>
+      </c>
+      <c r="F153" t="s">
+        <v>89</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H153" t="s">
         <v>553</v>
-      </c>
-[...19 lines deleted...]
-        <v>557</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
+        <v>554</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>17</v>
+      </c>
+      <c r="D154" t="s">
+        <v>555</v>
+      </c>
+      <c r="E154" t="s">
+        <v>556</v>
+      </c>
+      <c r="F154" t="s">
+        <v>97</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="H154" t="s">
         <v>558</v>
-      </c>
-[...19 lines deleted...]
-        <v>560</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
+        <v>559</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>28</v>
+      </c>
+      <c r="D155" t="s">
+        <v>555</v>
+      </c>
+      <c r="E155" t="s">
+        <v>556</v>
+      </c>
+      <c r="F155" t="s">
+        <v>72</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="H155" t="s">
         <v>561</v>
-      </c>
-[...19 lines deleted...]
-        <v>563</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>564</v>
+        <v>562</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D156" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="E156" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="F156" t="s">
-        <v>128</v>
+        <v>97</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>565</v>
+        <v>14</v>
       </c>
       <c r="H156" t="s">
-        <v>566</v>
+        <v>563</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>567</v>
+        <v>564</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D157" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="E157" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="F157" t="s">
-        <v>128</v>
+        <v>89</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>14</v>
+        <v>565</v>
       </c>
       <c r="H157" t="s">
-        <v>568</v>
+        <v>566</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>569</v>
+        <v>567</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D158" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="E158" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="F158" t="s">
-        <v>67</v>
+        <v>97</v>
       </c>
       <c r="G158" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H158" t="s">
-        <v>570</v>
+        <v>568</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>571</v>
+        <v>569</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D159" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="E159" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="F159" t="s">
-        <v>67</v>
+        <v>89</v>
       </c>
       <c r="G159" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H159" t="s">
-        <v>572</v>
+        <v>570</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
+        <v>571</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>48</v>
+      </c>
+      <c r="D160" t="s">
+        <v>555</v>
+      </c>
+      <c r="E160" t="s">
+        <v>556</v>
+      </c>
+      <c r="F160" t="s">
+        <v>72</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="H160" t="s">
         <v>573</v>
-      </c>
-[...19 lines deleted...]
-        <v>575</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>576</v>
+        <v>574</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
         <v>80</v>
       </c>
       <c r="D161" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="E161" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="F161" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="H161" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
+        <v>577</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>10</v>
+      </c>
+      <c r="D162" t="s">
+        <v>555</v>
+      </c>
+      <c r="E162" t="s">
+        <v>556</v>
+      </c>
+      <c r="F162" t="s">
+        <v>104</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="H162" t="s">
         <v>579</v>
-      </c>
-[...19 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
+        <v>580</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>17</v>
+      </c>
+      <c r="D163" t="s">
+        <v>581</v>
+      </c>
+      <c r="E163" t="s">
         <v>582</v>
       </c>
-      <c r="B163" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F163" t="s">
-        <v>76</v>
+        <v>97</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>14</v>
+        <v>583</v>
       </c>
       <c r="H163" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>92</v>
+        <v>28</v>
       </c>
       <c r="D164" t="s">
-        <v>554</v>
+        <v>581</v>
       </c>
       <c r="E164" t="s">
-        <v>555</v>
+        <v>582</v>
       </c>
       <c r="F164" t="s">
-        <v>128</v>
+        <v>97</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>14</v>
+        <v>586</v>
       </c>
       <c r="H164" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>96</v>
+        <v>32</v>
       </c>
       <c r="D165" t="s">
-        <v>554</v>
+        <v>581</v>
       </c>
       <c r="E165" t="s">
-        <v>555</v>
+        <v>582</v>
       </c>
       <c r="F165" t="s">
-        <v>93</v>
+        <v>81</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="H165" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>99</v>
+        <v>36</v>
       </c>
       <c r="D166" t="s">
-        <v>554</v>
+        <v>581</v>
       </c>
       <c r="E166" t="s">
-        <v>555</v>
+        <v>582</v>
       </c>
       <c r="F166" t="s">
-        <v>93</v>
+        <v>138</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="H166" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>103</v>
+        <v>40</v>
       </c>
       <c r="D167" t="s">
-        <v>554</v>
+        <v>581</v>
       </c>
       <c r="E167" t="s">
-        <v>555</v>
+        <v>582</v>
       </c>
       <c r="F167" t="s">
-        <v>93</v>
+        <v>138</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>593</v>
+        <v>14</v>
       </c>
       <c r="H167" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>106</v>
+        <v>44</v>
       </c>
       <c r="D168" t="s">
-        <v>554</v>
+        <v>581</v>
       </c>
       <c r="E168" t="s">
-        <v>555</v>
+        <v>582</v>
       </c>
       <c r="F168" t="s">
-        <v>128</v>
+        <v>72</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>596</v>
+        <v>14</v>
       </c>
       <c r="H168" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
         <v>598</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>192</v>
+        <v>48</v>
       </c>
       <c r="D169" t="s">
-        <v>554</v>
+        <v>581</v>
       </c>
       <c r="E169" t="s">
-        <v>555</v>
+        <v>582</v>
       </c>
       <c r="F169" t="s">
-        <v>93</v>
+        <v>72</v>
       </c>
       <c r="G169" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H169" t="s">
         <v>599</v>
-      </c>
-[...1 lines deleted...]
-        <v>600</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
+        <v>600</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>80</v>
+      </c>
+      <c r="D170" t="s">
+        <v>581</v>
+      </c>
+      <c r="E170" t="s">
+        <v>582</v>
+      </c>
+      <c r="F170" t="s">
+        <v>131</v>
+      </c>
+      <c r="G170" s="1" t="s">
         <v>601</v>
       </c>
-      <c r="B170" t="s">
-[...14 lines deleted...]
-      <c r="G170" s="1" t="s">
+      <c r="H170" t="s">
         <v>602</v>
-      </c>
-[...1 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
+        <v>603</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>10</v>
+      </c>
+      <c r="D171" t="s">
+        <v>581</v>
+      </c>
+      <c r="E171" t="s">
+        <v>582</v>
+      </c>
+      <c r="F171" t="s">
+        <v>72</v>
+      </c>
+      <c r="G171" s="1" t="s">
         <v>604</v>
       </c>
-      <c r="B171" t="s">
-[...14 lines deleted...]
-      <c r="G171" s="1" t="s">
+      <c r="H171" t="s">
         <v>605</v>
-      </c>
-[...1 lines deleted...]
-        <v>606</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
+        <v>606</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>88</v>
+      </c>
+      <c r="D172" t="s">
+        <v>581</v>
+      </c>
+      <c r="E172" t="s">
+        <v>582</v>
+      </c>
+      <c r="F172" t="s">
+        <v>72</v>
+      </c>
+      <c r="G172" s="1" t="s">
         <v>607</v>
       </c>
-      <c r="B172" t="s">
-[...11 lines deleted...]
-      <c r="F172" t="s">
+      <c r="H172" t="s">
         <v>608</v>
-      </c>
-[...4 lines deleted...]
-        <v>610</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>207</v>
+        <v>93</v>
       </c>
       <c r="D173" t="s">
-        <v>554</v>
+        <v>581</v>
       </c>
       <c r="E173" t="s">
-        <v>555</v>
+        <v>582</v>
       </c>
       <c r="F173" t="s">
-        <v>93</v>
+        <v>81</v>
       </c>
       <c r="G173" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H173" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>210</v>
+        <v>96</v>
       </c>
       <c r="D174" t="s">
-        <v>554</v>
+        <v>581</v>
       </c>
       <c r="E174" t="s">
-        <v>555</v>
+        <v>582</v>
       </c>
       <c r="F174" t="s">
-        <v>67</v>
+        <v>138</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>614</v>
+        <v>14</v>
       </c>
       <c r="H174" t="s">
-        <v>615</v>
+        <v>612</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>616</v>
+        <v>613</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>213</v>
+        <v>100</v>
       </c>
       <c r="D175" t="s">
-        <v>554</v>
+        <v>581</v>
       </c>
       <c r="E175" t="s">
-        <v>555</v>
+        <v>582</v>
       </c>
       <c r="F175" t="s">
-        <v>617</v>
+        <v>97</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>14</v>
+        <v>614</v>
       </c>
       <c r="H175" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>287</v>
+        <v>103</v>
       </c>
       <c r="D176" t="s">
-        <v>554</v>
+        <v>581</v>
       </c>
       <c r="E176" t="s">
-        <v>555</v>
+        <v>582</v>
       </c>
       <c r="F176" t="s">
-        <v>76</v>
+        <v>97</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>14</v>
+        <v>617</v>
       </c>
       <c r="H176" t="s">
-        <v>620</v>
+        <v>618</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
+        <v>619</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>107</v>
+      </c>
+      <c r="D177" t="s">
+        <v>581</v>
+      </c>
+      <c r="E177" t="s">
+        <v>582</v>
+      </c>
+      <c r="F177" t="s">
+        <v>97</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="H177" t="s">
         <v>621</v>
-      </c>
-[...19 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
+        <v>622</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>110</v>
+      </c>
+      <c r="D178" t="s">
+        <v>581</v>
+      </c>
+      <c r="E178" t="s">
+        <v>582</v>
+      </c>
+      <c r="F178" t="s">
+        <v>138</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="H178" t="s">
         <v>624</v>
-      </c>
-[...19 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
+        <v>625</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>113</v>
+      </c>
+      <c r="D179" t="s">
+        <v>581</v>
+      </c>
+      <c r="E179" t="s">
+        <v>582</v>
+      </c>
+      <c r="F179" t="s">
+        <v>97</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="H179" t="s">
         <v>627</v>
-      </c>
-[...19 lines deleted...]
-        <v>628</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
+        <v>628</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>116</v>
+      </c>
+      <c r="D180" t="s">
+        <v>581</v>
+      </c>
+      <c r="E180" t="s">
+        <v>582</v>
+      </c>
+      <c r="F180" t="s">
+        <v>97</v>
+      </c>
+      <c r="G180" s="1" t="s">
         <v>629</v>
-      </c>
-[...16 lines deleted...]
-        <v>14</v>
       </c>
       <c r="H180" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
         <v>631</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>10</v>
+        <v>210</v>
       </c>
       <c r="D181" t="s">
+        <v>581</v>
+      </c>
+      <c r="E181" t="s">
+        <v>582</v>
+      </c>
+      <c r="F181" t="s">
+        <v>81</v>
+      </c>
+      <c r="G181" s="1" t="s">
         <v>632</v>
       </c>
-      <c r="E181" t="s">
+      <c r="H181" t="s">
         <v>633</v>
-      </c>
-[...7 lines deleted...]
-        <v>636</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
+        <v>634</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>214</v>
+      </c>
+      <c r="D182" t="s">
+        <v>581</v>
+      </c>
+      <c r="E182" t="s">
+        <v>582</v>
+      </c>
+      <c r="F182" t="s">
+        <v>635</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="H182" t="s">
         <v>637</v>
-      </c>
-[...19 lines deleted...]
-        <v>639</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>640</v>
+        <v>638</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>27</v>
+        <v>218</v>
       </c>
       <c r="D183" t="s">
-        <v>632</v>
+        <v>581</v>
       </c>
       <c r="E183" t="s">
-        <v>633</v>
+        <v>582</v>
       </c>
       <c r="F183" t="s">
-        <v>634</v>
+        <v>97</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>641</v>
+        <v>14</v>
       </c>
       <c r="H183" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>31</v>
+        <v>221</v>
       </c>
       <c r="D184" t="s">
-        <v>632</v>
+        <v>581</v>
       </c>
       <c r="E184" t="s">
-        <v>633</v>
+        <v>582</v>
       </c>
       <c r="F184" t="s">
-        <v>634</v>
+        <v>72</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="H184" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>35</v>
+        <v>224</v>
       </c>
       <c r="D185" t="s">
-        <v>632</v>
+        <v>581</v>
       </c>
       <c r="E185" t="s">
-        <v>633</v>
+        <v>582</v>
       </c>
       <c r="F185" t="s">
-        <v>634</v>
+        <v>644</v>
       </c>
       <c r="G185" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H185" t="s">
-        <v>647</v>
+        <v>645</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>648</v>
+        <v>646</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>39</v>
+        <v>228</v>
       </c>
       <c r="D186" t="s">
-        <v>632</v>
+        <v>581</v>
       </c>
       <c r="E186" t="s">
-        <v>633</v>
+        <v>582</v>
       </c>
       <c r="F186" t="s">
-        <v>634</v>
+        <v>81</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>649</v>
+        <v>14</v>
       </c>
       <c r="H186" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>43</v>
+        <v>231</v>
       </c>
       <c r="D187" t="s">
-        <v>632</v>
+        <v>581</v>
       </c>
       <c r="E187" t="s">
-        <v>633</v>
+        <v>582</v>
       </c>
       <c r="F187" t="s">
-        <v>634</v>
+        <v>72</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>14</v>
+        <v>649</v>
       </c>
       <c r="H187" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
+        <v>651</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>310</v>
+      </c>
+      <c r="D188" t="s">
+        <v>581</v>
+      </c>
+      <c r="E188" t="s">
+        <v>582</v>
+      </c>
+      <c r="F188" t="s">
+        <v>138</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="H188" t="s">
         <v>653</v>
-      </c>
-[...19 lines deleted...]
-        <v>654</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>80</v>
+        <v>314</v>
       </c>
       <c r="D189" t="s">
-        <v>632</v>
+        <v>581</v>
       </c>
       <c r="E189" t="s">
-        <v>633</v>
+        <v>582</v>
       </c>
       <c r="F189" t="s">
-        <v>634</v>
+        <v>97</v>
       </c>
       <c r="G189" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H189" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>657</v>
+        <v>656</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>84</v>
+        <v>317</v>
       </c>
       <c r="D190" t="s">
-        <v>632</v>
+        <v>581</v>
       </c>
       <c r="E190" t="s">
-        <v>633</v>
+        <v>582</v>
       </c>
       <c r="F190" t="s">
-        <v>634</v>
+        <v>263</v>
       </c>
       <c r="G190" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H190" t="s">
-        <v>658</v>
+        <v>657</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
+        <v>658</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>17</v>
+      </c>
+      <c r="D191" t="s">
         <v>659</v>
       </c>
-      <c r="B191" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E191" t="s">
-        <v>633</v>
+        <v>660</v>
       </c>
       <c r="F191" t="s">
-        <v>634</v>
+        <v>661</v>
       </c>
       <c r="G191" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H191" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>92</v>
+        <v>17</v>
       </c>
       <c r="D192" t="s">
-        <v>632</v>
+        <v>664</v>
       </c>
       <c r="E192" t="s">
-        <v>633</v>
+        <v>665</v>
       </c>
       <c r="F192" t="s">
-        <v>634</v>
+        <v>666</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>14</v>
+        <v>667</v>
       </c>
       <c r="H192" t="s">
-        <v>662</v>
+        <v>668</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>663</v>
+        <v>669</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>96</v>
+        <v>28</v>
       </c>
       <c r="D193" t="s">
-        <v>632</v>
+        <v>664</v>
       </c>
       <c r="E193" t="s">
-        <v>633</v>
+        <v>665</v>
       </c>
       <c r="F193" t="s">
-        <v>634</v>
+        <v>666</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>14</v>
+        <v>670</v>
       </c>
       <c r="H193" t="s">
-        <v>664</v>
+        <v>671</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
+        <v>672</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>32</v>
+      </c>
+      <c r="D194" t="s">
+        <v>664</v>
+      </c>
+      <c r="E194" t="s">
         <v>665</v>
       </c>
-      <c r="B194" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F194" t="s">
-        <v>634</v>
+        <v>666</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>14</v>
+        <v>673</v>
       </c>
       <c r="H194" t="s">
-        <v>666</v>
+        <v>674</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>667</v>
+        <v>675</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>103</v>
+        <v>36</v>
       </c>
       <c r="D195" t="s">
-        <v>632</v>
+        <v>664</v>
       </c>
       <c r="E195" t="s">
-        <v>633</v>
+        <v>665</v>
       </c>
       <c r="F195" t="s">
-        <v>634</v>
+        <v>666</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>14</v>
+        <v>676</v>
       </c>
       <c r="H195" t="s">
-        <v>668</v>
+        <v>677</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>669</v>
+        <v>678</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>106</v>
+        <v>40</v>
       </c>
       <c r="D196" t="s">
-        <v>632</v>
+        <v>664</v>
       </c>
       <c r="E196" t="s">
-        <v>633</v>
+        <v>665</v>
       </c>
       <c r="F196" t="s">
-        <v>634</v>
+        <v>666</v>
       </c>
       <c r="G196" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H196" t="s">
-        <v>670</v>
+        <v>679</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>671</v>
+        <v>680</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>192</v>
+        <v>44</v>
       </c>
       <c r="D197" t="s">
-        <v>632</v>
+        <v>664</v>
       </c>
       <c r="E197" t="s">
-        <v>633</v>
+        <v>665</v>
       </c>
       <c r="F197" t="s">
-        <v>634</v>
+        <v>666</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>14</v>
+        <v>681</v>
       </c>
       <c r="H197" t="s">
-        <v>672</v>
+        <v>682</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>673</v>
+        <v>683</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>196</v>
+        <v>48</v>
       </c>
       <c r="D198" t="s">
-        <v>632</v>
+        <v>664</v>
       </c>
       <c r="E198" t="s">
-        <v>633</v>
+        <v>665</v>
       </c>
       <c r="F198" t="s">
-        <v>634</v>
+        <v>666</v>
       </c>
       <c r="G198" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H198" t="s">
-        <v>674</v>
+        <v>684</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>675</v>
+        <v>685</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>199</v>
+        <v>80</v>
       </c>
       <c r="D199" t="s">
-        <v>632</v>
+        <v>664</v>
       </c>
       <c r="E199" t="s">
-        <v>633</v>
+        <v>665</v>
       </c>
       <c r="F199" t="s">
-        <v>634</v>
+        <v>666</v>
       </c>
       <c r="G199" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H199" t="s">
-        <v>676</v>
+        <v>686</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>677</v>
+        <v>687</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>203</v>
+        <v>10</v>
       </c>
       <c r="D200" t="s">
-        <v>632</v>
+        <v>664</v>
       </c>
       <c r="E200" t="s">
-        <v>633</v>
+        <v>665</v>
       </c>
       <c r="F200" t="s">
-        <v>634</v>
+        <v>666</v>
       </c>
       <c r="G200" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H200" t="s">
-        <v>678</v>
+        <v>688</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>679</v>
+        <v>689</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>207</v>
+        <v>88</v>
       </c>
       <c r="D201" t="s">
-        <v>632</v>
+        <v>664</v>
       </c>
       <c r="E201" t="s">
-        <v>633</v>
+        <v>665</v>
       </c>
       <c r="F201" t="s">
-        <v>634</v>
+        <v>666</v>
       </c>
       <c r="G201" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H201" t="s">
-        <v>680</v>
+        <v>690</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>681</v>
+        <v>691</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>10</v>
+        <v>93</v>
       </c>
       <c r="D202" t="s">
-        <v>682</v>
+        <v>664</v>
       </c>
       <c r="E202" t="s">
-        <v>683</v>
+        <v>665</v>
       </c>
       <c r="F202" t="s">
-        <v>684</v>
+        <v>666</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>685</v>
+        <v>14</v>
       </c>
       <c r="H202" t="s">
-        <v>686</v>
+        <v>692</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>687</v>
+        <v>693</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>23</v>
+        <v>96</v>
       </c>
       <c r="D203" t="s">
-        <v>682</v>
+        <v>664</v>
       </c>
       <c r="E203" t="s">
-        <v>683</v>
+        <v>665</v>
       </c>
       <c r="F203" t="s">
-        <v>684</v>
+        <v>666</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>688</v>
+        <v>14</v>
       </c>
       <c r="H203" t="s">
-        <v>645</v>
+        <v>694</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>689</v>
+        <v>695</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="D204" t="s">
-        <v>690</v>
+        <v>664</v>
       </c>
       <c r="E204" t="s">
-        <v>691</v>
+        <v>665</v>
       </c>
       <c r="F204" t="s">
-        <v>692</v>
+        <v>666</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>693</v>
+        <v>14</v>
       </c>
       <c r="H204" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>23</v>
+        <v>103</v>
       </c>
       <c r="D205" t="s">
-        <v>690</v>
+        <v>664</v>
       </c>
       <c r="E205" t="s">
-        <v>691</v>
+        <v>665</v>
       </c>
       <c r="F205" t="s">
-        <v>692</v>
+        <v>666</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>696</v>
+        <v>14</v>
       </c>
       <c r="H205" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
       <c r="D206" t="s">
-        <v>690</v>
+        <v>664</v>
       </c>
       <c r="E206" t="s">
-        <v>691</v>
+        <v>665</v>
       </c>
       <c r="F206" t="s">
-        <v>692</v>
+        <v>666</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>699</v>
+        <v>14</v>
       </c>
       <c r="H206" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
         <v>701</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>31</v>
+        <v>110</v>
       </c>
       <c r="D207" t="s">
-        <v>690</v>
+        <v>664</v>
       </c>
       <c r="E207" t="s">
-        <v>691</v>
+        <v>665</v>
       </c>
       <c r="F207" t="s">
-        <v>692</v>
+        <v>666</v>
       </c>
       <c r="G207" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H207" t="s">
         <v>702</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
         <v>703</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>35</v>
+        <v>113</v>
       </c>
       <c r="D208" t="s">
-        <v>690</v>
+        <v>664</v>
       </c>
       <c r="E208" t="s">
-        <v>691</v>
+        <v>665</v>
       </c>
       <c r="F208" t="s">
-        <v>692</v>
+        <v>666</v>
       </c>
       <c r="G208" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H208" t="s">
         <v>704</v>
-      </c>
-[...1 lines deleted...]
-        <v>705</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
+        <v>705</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>116</v>
+      </c>
+      <c r="D209" t="s">
+        <v>664</v>
+      </c>
+      <c r="E209" t="s">
+        <v>665</v>
+      </c>
+      <c r="F209" t="s">
+        <v>666</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H209" t="s">
         <v>706</v>
-      </c>
-[...19 lines deleted...]
-        <v>708</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>709</v>
+        <v>707</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>43</v>
+        <v>210</v>
       </c>
       <c r="D210" t="s">
-        <v>690</v>
+        <v>664</v>
       </c>
       <c r="E210" t="s">
-        <v>691</v>
+        <v>665</v>
       </c>
       <c r="F210" t="s">
-        <v>692</v>
+        <v>666</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>710</v>
+        <v>14</v>
       </c>
       <c r="H210" t="s">
-        <v>711</v>
+        <v>708</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
+        <v>709</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>214</v>
+      </c>
+      <c r="D211" t="s">
+        <v>664</v>
+      </c>
+      <c r="E211" t="s">
+        <v>665</v>
+      </c>
+      <c r="F211" t="s">
+        <v>666</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H211" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>711</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>218</v>
+      </c>
+      <c r="D212" t="s">
+        <v>664</v>
+      </c>
+      <c r="E212" t="s">
+        <v>665</v>
+      </c>
+      <c r="F212" t="s">
+        <v>666</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H212" t="s">
         <v>712</v>
       </c>
-      <c r="B211" t="s">
-[...14 lines deleted...]
-      <c r="G211" s="1" t="s">
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
         <v>713</v>
       </c>
-      <c r="H211" t="s">
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>221</v>
+      </c>
+      <c r="D213" t="s">
+        <v>664</v>
+      </c>
+      <c r="E213" t="s">
+        <v>665</v>
+      </c>
+      <c r="F213" t="s">
+        <v>666</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H213" t="s">
         <v>714</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>715</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>224</v>
+      </c>
+      <c r="D214" t="s">
+        <v>664</v>
+      </c>
+      <c r="E214" t="s">
+        <v>665</v>
+      </c>
+      <c r="F214" t="s">
+        <v>666</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H214" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>717</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>228</v>
+      </c>
+      <c r="D215" t="s">
+        <v>664</v>
+      </c>
+      <c r="E215" t="s">
+        <v>665</v>
+      </c>
+      <c r="F215" t="s">
+        <v>666</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H215" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>719</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>17</v>
+      </c>
+      <c r="D216" t="s">
+        <v>720</v>
+      </c>
+      <c r="E216" t="s">
+        <v>721</v>
+      </c>
+      <c r="F216" t="s">
+        <v>722</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="H216" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>725</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>28</v>
+      </c>
+      <c r="D217" t="s">
+        <v>720</v>
+      </c>
+      <c r="E217" t="s">
+        <v>721</v>
+      </c>
+      <c r="F217" t="s">
+        <v>722</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="H217" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>727</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>32</v>
+      </c>
+      <c r="D218" t="s">
+        <v>720</v>
+      </c>
+      <c r="E218" t="s">
+        <v>721</v>
+      </c>
+      <c r="F218" t="s">
+        <v>722</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H218" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>729</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>17</v>
+      </c>
+      <c r="D219" t="s">
+        <v>730</v>
+      </c>
+      <c r="E219" t="s">
+        <v>731</v>
+      </c>
+      <c r="F219" t="s">
+        <v>732</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="H219" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>735</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>28</v>
+      </c>
+      <c r="D220" t="s">
+        <v>730</v>
+      </c>
+      <c r="E220" t="s">
+        <v>731</v>
+      </c>
+      <c r="F220" t="s">
+        <v>732</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="H220" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>738</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>32</v>
+      </c>
+      <c r="D221" t="s">
+        <v>730</v>
+      </c>
+      <c r="E221" t="s">
+        <v>731</v>
+      </c>
+      <c r="F221" t="s">
+        <v>732</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="H221" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>741</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>36</v>
+      </c>
+      <c r="D222" t="s">
+        <v>730</v>
+      </c>
+      <c r="E222" t="s">
+        <v>731</v>
+      </c>
+      <c r="F222" t="s">
+        <v>732</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>742</v>
+      </c>
+      <c r="H222" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>743</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>40</v>
+      </c>
+      <c r="D223" t="s">
+        <v>730</v>
+      </c>
+      <c r="E223" t="s">
+        <v>731</v>
+      </c>
+      <c r="F223" t="s">
+        <v>732</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="H223" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>746</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>44</v>
+      </c>
+      <c r="D224" t="s">
+        <v>730</v>
+      </c>
+      <c r="E224" t="s">
+        <v>731</v>
+      </c>
+      <c r="F224" t="s">
+        <v>732</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="H224" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>749</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>48</v>
+      </c>
+      <c r="D225" t="s">
+        <v>730</v>
+      </c>
+      <c r="E225" t="s">
+        <v>731</v>
+      </c>
+      <c r="F225" t="s">
+        <v>732</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="H225" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>752</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>80</v>
+      </c>
+      <c r="D226" t="s">
+        <v>730</v>
+      </c>
+      <c r="E226" t="s">
+        <v>731</v>
+      </c>
+      <c r="F226" t="s">
+        <v>732</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="H226" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>755</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>10</v>
+      </c>
+      <c r="D227" t="s">
+        <v>730</v>
+      </c>
+      <c r="E227" t="s">
+        <v>731</v>
+      </c>
+      <c r="F227" t="s">
+        <v>732</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H227" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>757</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>88</v>
+      </c>
+      <c r="D228" t="s">
+        <v>730</v>
+      </c>
+      <c r="E228" t="s">
+        <v>731</v>
+      </c>
+      <c r="F228" t="s">
+        <v>732</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H228" t="s">
+        <v>758</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -8237,50 +8811,67 @@
     <hyperlink ref="G187" r:id="rId186"/>
     <hyperlink ref="G188" r:id="rId187"/>
     <hyperlink ref="G189" r:id="rId188"/>
     <hyperlink ref="G190" r:id="rId189"/>
     <hyperlink ref="G191" r:id="rId190"/>
     <hyperlink ref="G192" r:id="rId191"/>
     <hyperlink ref="G193" r:id="rId192"/>
     <hyperlink ref="G194" r:id="rId193"/>
     <hyperlink ref="G195" r:id="rId194"/>
     <hyperlink ref="G196" r:id="rId195"/>
     <hyperlink ref="G197" r:id="rId196"/>
     <hyperlink ref="G198" r:id="rId197"/>
     <hyperlink ref="G199" r:id="rId198"/>
     <hyperlink ref="G200" r:id="rId199"/>
     <hyperlink ref="G201" r:id="rId200"/>
     <hyperlink ref="G202" r:id="rId201"/>
     <hyperlink ref="G203" r:id="rId202"/>
     <hyperlink ref="G204" r:id="rId203"/>
     <hyperlink ref="G205" r:id="rId204"/>
     <hyperlink ref="G206" r:id="rId205"/>
     <hyperlink ref="G207" r:id="rId206"/>
     <hyperlink ref="G208" r:id="rId207"/>
     <hyperlink ref="G209" r:id="rId208"/>
     <hyperlink ref="G210" r:id="rId209"/>
     <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>