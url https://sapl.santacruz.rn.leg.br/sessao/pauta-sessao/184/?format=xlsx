--- v0 (2026-01-15)
+++ v1 (2026-06-13)
@@ -225,76 +225,76 @@
   <si>
     <t>Projeto de Lei Complementar Municipal nº 2 de 2025</t>
   </si>
   <si>
     <t>Ana Fabrícia de Araújo Silva Rodrigues de Souza - Prefeita</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE GRATIFICAÇÕES E AUXÍLIOS A SERVIDORES PÚBLICOS DO MUNICÍPIO DE SANTA CRUZ/RN, ATUALIZA VALORES DE GRATIFICAÇÕES PARA DIRETORES E VICE-DIRETORES DE ESCOLAS E CRECHES, INSTITUI O AUXÍLIO DESLOCAMENTO PARA SERVIDORES DA SECRETARIA MUNICIPAL DE SAÚDE E DEMAIS MOTORISTAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>Apresentação em Plenário</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Municipal nº 3 de 2025</t>
   </si>
   <si>
     <t>Concede reajuste de vencimentos aos servidores ocupantes do cargo de professor, para o fim específico de reflexo na carreira do percentual do piso salarial profissional do magistério público da educação básica em 2025, nos termos da Lei Federal nº 11.738/2008 e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Municipal nº 1 de 2025</t>
   </si>
   <si>
     <t>Dispõe sobre atualização do salário mínimo e adota providências correlatadas.</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 1 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 1 de 2025</t>
   </si>
   <si>
     <t>Pretinho Lima</t>
   </si>
   <si>
     <t>Reconhece a Associação de Moradores dos Açudes Públicos da Região do Trairi, como instituição de utilidade pública, e dá outras providências.</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 2 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 2 de 2025</t>
   </si>
   <si>
     <t>Fábio Dias</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção da tarifa de água e esgoto para unidades familiares que possuem pessoas com transtorno do espectro autista (TEA).</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 3 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 3 de 2025</t>
   </si>
   <si>
     <t>Dispõe sobre o fornecimento de merenda diferenciada para estudantes matriculados na rede municipal de ensino de Santa Cruz diagnosticados _x000D_
 diabéticos, hiperglicêmicos, com intolerância à lactose e celíacos.</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 4 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 4 de 2025</t>
   </si>
   <si>
     <t>Institui a Política de Transparência nas Obras Públicas Municipais.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>