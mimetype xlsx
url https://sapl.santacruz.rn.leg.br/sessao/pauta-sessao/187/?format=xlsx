--- v0 (2025-11-16)
+++ v1 (2026-06-18)
@@ -275,57 +275,57 @@
   <si>
     <t>Talita Marielle</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Senhora Francisca Azevedo Dantas.</t>
   </si>
   <si>
     <t>Moção de Pesar nº 9 de 2025</t>
   </si>
   <si>
     <t>Fábio Dias,Adriely Macêdo,Beto da Saúde,Drª Luziana Fonseca,Élcio Pontes,Erivan Justino,Gilliard Paraibano,Glauber Bezerra,Israel Fernandes,Jackson Renê,Nayara Fonseca,Pretinho Lima,Talita Marielle</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Senhora Edione Suzane da Silva.</t>
   </si>
   <si>
     <t>Moção de Pesar nº 10 de 2025</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Senhor Antônio Genuíno de Carvalho.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 5 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 5 de 2025</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade das agências bancárias existentes no município de Santa Cruz colocarem bebedouros e sanitários a disposição dos usuários e dá outras providências.</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 6 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 6 de 2025</t>
   </si>
   <si>
     <t>Jackson Renê</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da prática de nepotismo no âmbito da Administração Pública do Poder Executivo do Município de Santa Cruz, Estado do Rio Grande do Norte, estabelecendo restrições à nomeação e contratação de  familiares de autoridades municipais, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>