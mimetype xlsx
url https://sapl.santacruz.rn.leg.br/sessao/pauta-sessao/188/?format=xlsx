--- v0 (2025-11-16)
+++ v1 (2026-06-17)
@@ -45,69 +45,69 @@
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Parecer Comissão Legislação Justiça e Redação nº 4 de 2025</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
     <t>Para efeito de parecer a comissão concluiu favoravelmente, por unanimidade, que o Projeto de Lei nº 005/2025, deve ser submetido em votação preservando sua redação original. É o nosso parecer.</t>
   </si>
   <si>
     <t>Ordem do Dia - Votação Única</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 5 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 5 de 2025</t>
   </si>
   <si>
     <t>Gilliard Paraibano</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade das agências bancárias existentes no município de Santa Cruz colocarem bebedouros e sanitários a disposição dos usuários e dá outras providências.</t>
   </si>
   <si>
     <t>Ordem do Dia - 1ª Votação</t>
   </si>
   <si>
     <t>Parecer Comissão Legislação Justiça e Redação nº 5 de 2025</t>
   </si>
   <si>
     <t>Para efeito de parecer a comissão concluiu favoravelmente, por unanimidade, que o Projeto de Lei nº 006/2025, deve ser submetido em votação preservando sua redação original. É o nosso parecer.</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 6 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 6 de 2025</t>
   </si>
   <si>
     <t>Jackson Renê</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da prática de nepotismo no âmbito da Administração Pública do Poder Executivo do Município de Santa Cruz, Estado do Rio Grande do Norte, estabelecendo restrições à nomeação e contratação de  familiares de autoridades municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>Requerimento nº 4 de 2025</t>
   </si>
   <si>
     <t>Talita Marielle</t>
   </si>
   <si>
     <t>Requere da Secretaria Municipal de Educação, esclarecimento dos critérios utilizados para a pontuação e disponibilização das pontuações individuais dos candidatos do EDITAL Nº 004/2025 do Processo Seletivo Simplificado para Cadastro de Reserva e Contratação Temporária de Professores._x000D_
  _x000D_
 Diante do exposto, requeremos que sejam fornecidos os seguintes documentos e informações:_x000D_
  _x000D_
 1. Explicação detalhada dos critérios de pontuação adotados no Processo Seletivo;_x000D_
  _x000D_
 2. Tabela completa com a pontuação individual de todos os candidatos que participaram do certame;_x000D_
  _x000D_
 3. Outros documentos que possam esclarecer eventuais dúvidas sobre o processo de classificação.</t>
   </si>
   <si>
@@ -230,75 +230,75 @@
   <si>
     <t>Pretinho Lima</t>
   </si>
   <si>
     <t>QUE SEJA CONCEDIDA UMA MOÇÃO DE APLAUSOS AO PASTOR MANOEL XAVIER DOS SANTOS, PASTOR DA IGREJA ASSEMBLEIA DE DEUS, COMO TAMBÉM AO PRESBÍTERO DAGOBERTO COSTA SOARES, PRESIDENTE DA MOCIDADE, PELOS SEUS RELEVANTES SERVIÇOS PRESTADOS A CIDADE DE SANTA CRUZ/RN E A REGIÃO DO TRAIRÍ DO ESTADO DO RIO GRANDE DO NORTE.</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 7 de 2025</t>
   </si>
   <si>
     <t>Nayara Fonseca</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Maestro Camilo Henrique, em reconhecimento aos seus relevantes serviços prestados à comunidade de Santa Cruz/RN, contribuindo de forma significativa para o desenvolvimento cultural e musical do município.</t>
   </si>
   <si>
     <t>Moção de Pesar nº 11 de 2025</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares da Senhora ANTÔNIA FIRMINO DA SILVA, pelo seu falecimento.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 7 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 7 de 2025</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para estabelecimentos comerciais do ramo de alimentação fecharem vias públicas para utilização temporária, desde que existam vias alternativas para o fluxo do trânsito, nos dias e horários especificados, e dá outras providências.</t>
   </si>
   <si>
     <t>Apresentação em Plenário</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 8 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 8 de 2025</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO DO PAGAMENTO DE TAXAS DE INSCRIÇÃO EM CONCURSOS PÚBLICOS NO ÂMBITO DO MUNICÍPIO DE SANTA CRUZ PARA OS CONVOCADOS E NOMEADOS QUE EFETIVAMENTE TRABALHAREM COMO MESÁRIOS NAS ELEIÇÕES POLÍTICO-PARTIDÁRIAS REALIZADAS PELA JUSTIÇA ELEITORAL DO RIO GRANDE DO NORTE, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 9 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 9 de 2025</t>
   </si>
   <si>
     <t>Adriely Macêdo</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA PRESENÇA DE INTÉRPRETE DE LIBRAS NAS TRANSMISSÕES DAS SESSÕES DA CÂMARA MUNICIPAL E EM EVENTOS OFICIAIS PROMOVIDOS PELO EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 10 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 10 de 2025</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNDIAL DO EVANGÉLICO E A SEMANA DO EVANGÉLICO NO MUNICÍPIO DE SANTA CRUZ-RN E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>