--- v0 (2026-01-15)
+++ v1 (2026-06-14)
@@ -45,51 +45,51 @@
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Parecer Comissão Legislação Justiça e Redação nº 6 de 2025</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
     <t>Para efeito de parecer a comissão concluiu favoravelmente, por unanimidade, que o Projeto de Lei nº 001/2025, de Autoria do Vereador Pretinho Lima, deve ser submetido em votação preservando sua redação original. É o nosso parecer.</t>
   </si>
   <si>
     <t>Não informada</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 1 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 1 de 2025</t>
   </si>
   <si>
     <t>Pretinho Lima</t>
   </si>
   <si>
     <t>Reconhece a Associação de Moradores dos Açudes Públicos da Região do Trairi, como instituição de utilidade pública, e dá outras providências.</t>
   </si>
   <si>
     <t>Ordem do Dia - 1ª Votação</t>
   </si>
   <si>
     <t>Indicação nº 60 de 2025</t>
   </si>
   <si>
     <t>Glauber Bezerra</t>
   </si>
   <si>
     <t>Indica a chefe do Executivo municipal pela Construção de passagem molhada e passarela do açude novo, que fica localizada por trás do IFRN e SENAI, ligando Paraíso ao Maracujá.</t>
   </si>
   <si>
     <t>Apresentação e Votação</t>
   </si>
   <si>
     <t>Indicação nº 61 de 2025</t>
   </si>
@@ -155,51 +155,51 @@
   </si>
   <si>
     <t>Indicação nº 68 de 2025</t>
   </si>
   <si>
     <t>Adriely Macêdo,Israel Fernandes</t>
   </si>
   <si>
     <t>Indicar à Excelentíssima Senhora Prefeita Municipal a necessidade de calçamento da Rua Projetada, localizada próximo à Rua 11 de Dezembro, no bairro DNER.</t>
   </si>
   <si>
     <t>Indicação nº 69 de 2025</t>
   </si>
   <si>
     <t>Élcio Pontes,Erivan Justino</t>
   </si>
   <si>
     <t>Indica a Chefe do Executivo Municipal, a Exma. Senhora Ana Fabrícia de Araújo Rodrigues de Souza, que seja colocada lombofaixa nas seguintes localidades: _x000D_
 1.	Em frente ao Instituto Cônego Monte (Antigo colégio do padre), localizado na Rua Cosme Ferreira Marques;_x000D_
 2.	Em em frente a Casa do Campo, localizado na Avenida Trairi (Rua da Honda).</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 11 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 11 de 2025</t>
   </si>
   <si>
     <t>Adriely Macêdo</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DOS JOGOS DE TABULEIRO NO MUNICÍPIO DE SANTA CRUZ/RN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>Apresentação em Plenário</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">