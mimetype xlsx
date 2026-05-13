--- v0 (2025-11-16)
+++ v1 (2026-05-13)
@@ -72,60 +72,60 @@
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
     <t>Para efeito de parecer a comissão concluiu favoravelmente, por maioria simples, que o Projeto de Lei Municipal nº 004/2025, deve ser submetido em votação preservando sua redação original. É o nosso parecer.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Municipal nº 4 de 2025</t>
   </si>
   <si>
     <t>Ana Fabrícia de Araújo Silva Rodrigues de Souza - Prefeita</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA A ABERTURA DE CRÉDITOS ADICIONAIS ESPECIAL E SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO, SUPERÁVIT FINANCEIRO E ANULAÇÃO PARCIAL DE DOTAÇÕES NA ESTRUTURA DA LEI ORÇAMENTARIA ANUAL DO EXERCÍCIO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>Ordem do Dia - 1ª Votação</t>
   </si>
   <si>
     <t>Parecer Comissão Legislação Justiça e Redação nº 7 de 2025</t>
   </si>
   <si>
     <t>Para efeito de parecer a comissão concluiu favoravelmente, por maioria, que os Projetos de Lei nº 009/2025 e nº 011/2025, devem ser submetidos em votação preservando sua redação original. É o nosso parecer.</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 9 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 9 de 2025</t>
   </si>
   <si>
     <t>Adriely Macêdo</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA PRESENÇA DE INTÉRPRETE DE LIBRAS NAS TRANSMISSÕES DAS SESSÕES DA CÂMARA MUNICIPAL E EM EVENTOS OFICIAIS PROMOVIDOS PELO EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 11 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 11 de 2025</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DOS JOGOS DE TABULEIRO NO MUNICÍPIO DE SANTA CRUZ/RN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>Indicação nº 81 de 2025</t>
   </si>
   <si>
     <t>Beto da Saúde</t>
   </si>
   <si>
     <t>Indicar a Excelentíssima Senhora Prefeita Municipal a necessidade da construção de um letreiro com o nome da cidade na entrada do município.</t>
   </si>
   <si>
     <t>Apresentação e Votação</t>
   </si>
   <si>
     <t>Indicação nº 82 de 2025</t>
   </si>
   <si>
     <t>Indicar a Excelentíssima Senhora Prefeita Municipal a necessidade da construção de uma passagem molhada sobre o Rio Trairi, no trecho que dá acesso ao Santuário de Santa Rita de Cássia.</t>
   </si>
   <si>
     <t>Indicação nº 83 de 2025</t>
   </si>
@@ -222,66 +222,66 @@
   <si>
     <t>Moção de Pesar aos Familiares do Senhor Marçal Lourenço de Lima.</t>
   </si>
   <si>
     <t>Moção de Pesar nº 18 de 2025</t>
   </si>
   <si>
     <t>Fábio Dias</t>
   </si>
   <si>
     <t>Moção de Pesar aos Familiares da Senhora Maria Izabel Damasceno.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Municipal nº 5 de 2025</t>
   </si>
   <si>
     <t>Dispõe sobre a Lei das Diretrizes Orçamentárias para elaboração do orçamento geral do município para o exercício de 2026, e dá outras providências.</t>
   </si>
   <si>
     <t>Apresentação em Plenário</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 12 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 12 de 2025</t>
   </si>
   <si>
     <t>Gilliard Paraibano</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do nome do bairro Vila Nova para bairro Geraldo Paraibano, e dá outras providências.</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 13 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 13 de 2025</t>
   </si>
   <si>
     <t>Dispõe sobre o fornecimento de óculos de grau, autorizando dispêndio de valores para sua aquisição e doação para alunos matriculados na rede municipal de ensino deste Município.</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 14 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 14 de 2025</t>
   </si>
   <si>
     <t>Jackson Renê</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE APOIO PARA MÃES DE CRIANÇAS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA) NO MUNICÍPIO DE SANTA CRUZ/RN.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>