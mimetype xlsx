--- v0 (2025-11-16)
+++ v1 (2026-06-22)
@@ -243,51 +243,51 @@
     <t>QUE SEJA CONCEDIDA UMA MOÇÃO DE APLAUSOS AO SENHOR LINCOLN DE LIMA GOMES, SECRETARIO MUNICIPAL DE ESPORTE E LAZER, PELOS SEUS _x000D_
 RELEVANTES SERVIÇOS PRESTADOS À PROMOÇÃO DO ESPORTE, DA INCLUSÃO SOCIAL E DA CIDADANIA NO MUNICÍPIO DE SANTA CRUZ-RN</t>
   </si>
   <si>
     <t>Moção de Apoio nº 1 de 2025</t>
   </si>
   <si>
     <t>Erivan Justino,Fábio Dias,Israel Fernandes,Nayara Fonseca,Talita Marielle</t>
   </si>
   <si>
     <t>Ao Senhor John Davily dos Santos Lyra, ex-servidor do Centro de Saúde da Família (CSF), que exerceu suas funções com zelo, compromisso e responsabilidade, até sua exoneração no dia 29 de abril de 2025.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Municipal nº 7 de 2025</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO E DO SISTEMA MUNICIPAL DE CULTURA DO MUNICÍPIO DE SANTA CRUZ/RN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>Apresentação em Plenário</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 18 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 18 de 2025</t>
   </si>
   <si>
     <t>Nayara Fonseca</t>
   </si>
   <si>
     <t>“Dispõe sobre a concessão do benefício da meia-entrada em eventos culturais, esportivos e de lazer aos responsáveis legais ou acompanhantes de pessoas com Transtorno do Espectro Autista (TEA) no Município de Santa Cruz/RN e dá outras providências.”</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>