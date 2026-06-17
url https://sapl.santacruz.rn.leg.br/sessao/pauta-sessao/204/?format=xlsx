--- v0 (2026-01-15)
+++ v1 (2026-06-17)
@@ -33,51 +33,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="151" uniqueCount="53">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 19 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 19 de 2025</t>
   </si>
   <si>
     <t>Nayara Fonseca</t>
   </si>
   <si>
     <t>Institui o Dia das Mães e o Dia dos Pais no Calendário Oficial de Eventos do Município de Santa Cruz/RN e dá outras providências.</t>
   </si>
   <si>
     <t>Ordem do Dia - 2ª Votação</t>
   </si>
   <si>
     <t>Requerimento nº 10 de 2025</t>
   </si>
   <si>
     <t>Beto da Saúde,Fábio Dias,Jackson Renê</t>
   </si>
   <si>
     <t>Requerer que seja encaminhado pedido oficial de informações à Secretária Municipal de Agricultura, assim como também à Chefe do Poder Executivo Municipal, nos seguintes termos:_x000D_
 _x000D_
 1.	Informar se o serviço de corte de terra promovido pela Secretaria já foi concluído ou se ainda está em andamento;_x000D_
 _x000D_
 2.	Encaminhar a listagem completa dos beneficiários, devidamente dividida por setor ou comunidade, contendo:_x000D_
 _x000D_
 •	Nome do beneficiário;_x000D_
 _x000D_
@@ -168,51 +168,51 @@
   <si>
     <t>Moção de Aplausos nº 20 de 2025</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS à Dra. Pollyana Renata N. S. Silva, médica da Equipe 2 da UBS – CCM, pelos relevantes serviços prestados à comunidade do Conjunto Cônego Monte.</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 21 de 2025</t>
   </si>
   <si>
     <t>Pretinho Lima</t>
   </si>
   <si>
     <t>QUE SEJA CONCEDIDA UMA MOÇÃO DE APLAUSOS AO SENHOR HELIO ARAUJO, EMPRESÁRIO, PROPRIETÁRIO DA EMPRESA HELIO ARAUJO E ARAUJO INDUSTRIA DE CONFECCOES LTDA, PELOS SEUS RELEVANTES SERVIÇOS PRESTADOS NO FORNECIMENTO DE GERAÇÃO DE EMPREGO E RENDA NO MUNICÍPIO DE SANTA CRUZ-RN.</t>
   </si>
   <si>
     <t>Moção de Repúdio nº 1 de 2025</t>
   </si>
   <si>
     <t>Moção de Repúdio contra atitudes de coação, assédio e desrespeito à atuação de profissionais da saúde no município de Santa Cruz, com ênfase no caso da médica Dra. Pollyana Renata N. S. Silva.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 23 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 23 de 2025</t>
   </si>
   <si>
     <t>Fábio Dias</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a custear, de forma temporária, o pagamento das despesas de consumo de água e energia elétrica dos boxes individuais do Mercado Público Municipal de Santa Cruz/RN e dá outras providências.</t>
   </si>
   <si>
     <t>Apresentação em Plenário</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 5 de 2025</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Santa-cruzense ao Senhor Roberto Chaves De Vasconcelos.</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 6 de 2025</t>
   </si>
   <si>
     <t>Erivan Justino</t>
   </si>
   <si>
     <t>Concede ao empresário Sr. Marcelino Menezes Dantas a COMENDA EMPRESARIAL – José de Pontes Dantas, em reconhecimento aos relevantes serviços oferecidos de geração de emprego e renda, no município de Santa Cruz e no RN, e dá outras providências.</t>
   </si>
@@ -536,51 +536,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="38.85546875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="45.7109375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="35.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>