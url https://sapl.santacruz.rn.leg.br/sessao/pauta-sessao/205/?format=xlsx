--- v0 (2026-01-15)
+++ v1 (2026-06-22)
@@ -174,123 +174,123 @@
   <si>
     <t>Emenda Aditiva Modificativa nº 2 de 2025</t>
   </si>
   <si>
     <t>Acrescenta ações ao Anexo I do Projeto de Lei nº 05/2025 – Lei de Diretrizes Orçamentárias para o exercício financeiro de 2026, com vistas ao fortalecimento dos Conselhos Municipais setoriais.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Municipal nº 5 de 2025</t>
   </si>
   <si>
     <t>Ana Fabrícia de Araújo Silva Rodrigues de Souza - Prefeita</t>
   </si>
   <si>
     <t>Dispõe sobre a Lei das Diretrizes Orçamentárias para elaboração do orçamento geral do município para o exercício de 2026, e dá outras providências.</t>
   </si>
   <si>
     <t>Ordem do Dia - 1ª Votação</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Municipal nº 7 de 2025</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO E DO SISTEMA MUNICIPAL DE CULTURA DO MUNICÍPIO DE SANTA CRUZ/RN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 7 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 7 de 2025</t>
   </si>
   <si>
     <t>Fábio Dias</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para estabelecimentos comerciais do ramo de alimentação fecharem vias públicas para utilização temporária, desde que existam vias alternativas para o fluxo do trânsito, nos dias e horários especificados, e dá outras providências.</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 8 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 8 de 2025</t>
   </si>
   <si>
     <t>Élcio Pontes</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO DO PAGAMENTO DE TAXAS DE INSCRIÇÃO EM CONCURSOS PÚBLICOS NO ÂMBITO DO MUNICÍPIO DE SANTA CRUZ PARA OS CONVOCADOS E NOMEADOS QUE EFETIVAMENTE TRABALHAREM COMO MESÁRIOS NAS ELEIÇÕES POLÍTICO-PARTIDÁRIAS REALIZADAS PELA JUSTIÇA ELEITORAL DO RIO GRANDE DO NORTE, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 13 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 13 de 2025</t>
   </si>
   <si>
     <t>Dispõe sobre o fornecimento de óculos de grau, autorizando dispêndio de valores para sua aquisição e doação para alunos matriculados na rede municipal de ensino deste Município.</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 14 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 14 de 2025</t>
   </si>
   <si>
     <t>Jackson Renê</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE APOIO PARA MÃES DE CRIANÇAS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA) NO MUNICÍPIO DE SANTA CRUZ/RN.</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 16 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 16 de 2025</t>
   </si>
   <si>
     <t>Israel Fernandes</t>
   </si>
   <si>
     <t>“Dispõe sobre o amparo social aos pescadores de Santa Cruz/RN durante o período do defeso, com uma cesta básica mensal.”</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 18 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 18 de 2025</t>
   </si>
   <si>
     <t>Nayara Fonseca</t>
   </si>
   <si>
     <t>“Dispõe sobre a concessão do benefício da meia-entrada em eventos culturais, esportivos e de lazer aos responsáveis legais ou acompanhantes de pessoas com Transtorno do Espectro Autista (TEA) no Município de Santa Cruz/RN e dá outras providências.”</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 20 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 20 de 2025</t>
   </si>
   <si>
     <t>Gilliard Paraibano</t>
   </si>
   <si>
     <t>OBRIGA OS GABINETES E SALAS DE REPARTIÇÕES PÚBLICAS A MANTEREM IDENTIFICAÇÃO EM LIBRAS E BRAILE, EM LOCAL DE FÁCIL ACESSO PARA OS PORTADORES DE NECESSIDADES ESPECIAIS.</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 21 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 21 de 2025</t>
   </si>
   <si>
     <t>FICA AUTORIZADA A CRIAÇÃO PELO PODER EXECUTIVO DO CENTRO DE INCLUSÃO DIGITAL PARA PESSOAS COM DEFICIÊNCIA.</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 22 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 22 de 2025</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de divulgação, no sítio eletrônico oficial do município de Santa Cruz/RN, da relação de medicamentos disponíveis, em falta e o fornecimento mensal nas farmácias públicas da rede municipal de saúde.</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 23 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 23 de 2025</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a custear, de forma temporária, o pagamento das despesas de consumo de água e energia elétrica dos boxes individuais do Mercado Público Municipal de Santa Cruz/RN e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 4 de 2025</t>
   </si>
   <si>
     <t>Erivan Justino</t>
   </si>
   <si>
     <t>Concede ao desportista - modalidade Jogo de Damas, campeão estadual, o Sr. Pedro Barbosa da Fonseca (Dudu), a Medalha de Honra ao Mérito Esportivo (Benedito Aquino Soares – Bené), e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 5 de 2025</t>
   </si>
   <si>
     <t>Glauber Bezerra</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Santa-cruzense ao Senhor Roberto Chaves De Vasconcelos.</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 6 de 2025</t>
   </si>
@@ -375,75 +375,75 @@
   <si>
     <t>Indica á Excelentíssima Senhora Prefeita Municipal, por intermédio da Secretaria Municipal de Esporte e Lazer, que sejam realizados estudos técnicos com vistas à implantação de uma academia pública ao ar livre na Rua Cega Matilde, no Bairro Paraíso.</t>
   </si>
   <si>
     <t>Moção de Pesar nº 23 de 2025</t>
   </si>
   <si>
     <t>Pretinho Lima</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares pelo falecimento da senhora Islaine Mayara Lourenço Silva no dia 04/06/2025, uma jovem de apenas 27 anos.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Municipal nº 9 de 2025</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXTINÇÃO DOS CARGOS EFETIVOS DE AUXILIAR DE ENFERMAGEM E DE AUXILIAR EM SAÚDE BUCAL, DECLARADOS DESNECESSÁRIOS, E SOBRE APROVEITAMENTO DOS SERVIDORES PÚBLICOS ESTÁVEIS, NOS TERMOS DO ART. 41, § 3º, DA CONSTITUIÇÃO FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>Apresentação em Plenário</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 24 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 24 de 2025</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Prêmio leitor do ano na Rede Municipal de ensino de Santa Cruz e dá outras providências.</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 25 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 25 de 2025</t>
   </si>
   <si>
     <t>ESTABELECE PRIORIDADE DE ACESSO A PROGRAMAS HABITACIONAIS MUNICIPAIS PARA MULHERES VÍTIMAS DE VIOLÊNCIA DOMÉSTICA E FAMILIAR NO ÂMBITO DO MUNICÍPIO SANTA CRUZ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 26 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 26 de 2025</t>
   </si>
   <si>
     <t>Reconhece a Associação dos Surdos do município de Santa Cruz/RN – ASSC, como instituição de utilidade pública e dá outras providências.</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 27 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 27 de 2025</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de disponibilização de vagas de estacionamento reservadas para pessoas com deficiência em órgãos públicos, instituições de ensino, igrejas, agências bancárias e demais instituições públicas ou privadas de acesso coletivo no município, e dá outras providências.</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 28 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 28 de 2025</t>
   </si>
   <si>
     <t>Talita Marielle</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE COMBATE AO BULLYING E CYBERBULLYING NO MUNICÍPIO DE SANTA CRUZ.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>