--- v0 (2025-11-16)
+++ v1 (2026-06-17)
@@ -51,123 +51,123 @@
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Municipal nº 5 de 2025</t>
   </si>
   <si>
     <t>Ana Fabrícia de Araújo Silva Rodrigues de Souza - Prefeita</t>
   </si>
   <si>
     <t>Dispõe sobre a Lei das Diretrizes Orçamentárias para elaboração do orçamento geral do município para o exercício de 2026, e dá outras providências.</t>
   </si>
   <si>
     <t>Aprovada em 1º turno</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Municipal nº 7 de 2025</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO E DO SISTEMA MUNICIPAL DE CULTURA DO MUNICÍPIO DE SANTA CRUZ/RN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 7 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 7 de 2025</t>
   </si>
   <si>
     <t>Fábio Dias</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para estabelecimentos comerciais do ramo de alimentação fecharem vias públicas para utilização temporária, desde que existam vias alternativas para o fluxo do trânsito, nos dias e horários especificados, e dá outras providências.</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 8 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 8 de 2025</t>
   </si>
   <si>
     <t>Élcio Pontes</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO DO PAGAMENTO DE TAXAS DE INSCRIÇÃO EM CONCURSOS PÚBLICOS NO ÂMBITO DO MUNICÍPIO DE SANTA CRUZ PARA OS CONVOCADOS E NOMEADOS QUE EFETIVAMENTE TRABALHAREM COMO MESÁRIOS NAS ELEIÇÕES POLÍTICO-PARTIDÁRIAS REALIZADAS PELA JUSTIÇA ELEITORAL DO RIO GRANDE DO NORTE, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 13 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 13 de 2025</t>
   </si>
   <si>
     <t>Dispõe sobre o fornecimento de óculos de grau, autorizando dispêndio de valores para sua aquisição e doação para alunos matriculados na rede municipal de ensino deste Município.</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 14 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 14 de 2025</t>
   </si>
   <si>
     <t>Jackson Renê</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE APOIO PARA MÃES DE CRIANÇAS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA) NO MUNICÍPIO DE SANTA CRUZ/RN.</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 16 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 16 de 2025</t>
   </si>
   <si>
     <t>Israel Fernandes</t>
   </si>
   <si>
     <t>“Dispõe sobre o amparo social aos pescadores de Santa Cruz/RN durante o período do defeso, com uma cesta básica mensal.”</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 18 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 18 de 2025</t>
   </si>
   <si>
     <t>Nayara Fonseca</t>
   </si>
   <si>
     <t>“Dispõe sobre a concessão do benefício da meia-entrada em eventos culturais, esportivos e de lazer aos responsáveis legais ou acompanhantes de pessoas com Transtorno do Espectro Autista (TEA) no Município de Santa Cruz/RN e dá outras providências.”</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 20 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 20 de 2025</t>
   </si>
   <si>
     <t>Gilliard Paraibano</t>
   </si>
   <si>
     <t>OBRIGA OS GABINETES E SALAS DE REPARTIÇÕES PÚBLICAS A MANTEREM IDENTIFICAÇÃO EM LIBRAS E BRAILE, EM LOCAL DE FÁCIL ACESSO PARA OS PORTADORES DE NECESSIDADES ESPECIAIS.</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 21 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 21 de 2025</t>
   </si>
   <si>
     <t>FICA AUTORIZADA A CRIAÇÃO PELO PODER EXECUTIVO DO CENTRO DE INCLUSÃO DIGITAL PARA PESSOAS COM DEFICIÊNCIA.</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 22 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 22 de 2025</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de divulgação, no sítio eletrônico oficial do município de Santa Cruz/RN, da relação de medicamentos disponíveis, em falta e o fornecimento mensal nas farmácias públicas da rede municipal de saúde.</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 23 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 23 de 2025</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a custear, de forma temporária, o pagamento das despesas de consumo de água e energia elétrica dos boxes individuais do Mercado Público Municipal de Santa Cruz/RN e dá outras providências.</t>
   </si>
   <si>
     <t>Parecer Comissão Legislação Justiça e Redação nº 33 de 2025</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
     <t>Para efeito de parecer a comissão concluiu favoravelmente, por unanimidade, que o Projeto de Lei Municipal nº 010/2025, deve ser submetido em votação preservando sua redação original. É o nosso parecer.</t>
   </si>
   <si>
     <t>Não informada</t>
   </si>
   <si>
     <t>Parecer Comissão Legislação Justiça e Redação nº 34 de 2025</t>
   </si>
   <si>
     <t>Para efeito de parecer a comissão concluiu favoravelmente, por unanimidade, que o Projeto de Lei Ordinária nº 002/2025, deve ser submetido em votação preservando sua redação original. É o nosso parecer.</t>
   </si>
   <si>
     <t>Parecer Comissão Legislação Justiça e Redação nº 35 de 2025</t>
   </si>
@@ -198,97 +198,97 @@
   <si>
     <t>Para efeito de parecer a comissão concluiu favoravelmente, por unanimidade, que o Projeto de Lei Ordinária nº 026/2025, deve ser submetido em votação preservando sua redação original. É o nosso parecer.</t>
   </si>
   <si>
     <t>Parecer Comissão Legislação Justiça e Redação nº 40 de 2025</t>
   </si>
   <si>
     <t>Para efeito de parecer a comissão concluiu favoravelmente, por unanimidade, que o Projeto de Lei Ordinária nº 027/2025, deve ser submetido em votação preservando sua redação original. É o nosso parecer.</t>
   </si>
   <si>
     <t>Parecer Comissão Legislação Justiça e Redação nº 41 de 2025</t>
   </si>
   <si>
     <t>Para efeito de parecer a comissão concluiu favoravelmente, por unanimidade, que o Projeto de Lei Ordinária nº 028/2025, deve ser submetido em votação preservando sua redação original. É o nosso parecer.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Municipal nº 10 de 2025</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 930, de 12 de novembro de 2024, que dispõe sobre a instituição do Incentivo Componente de Qualidade para as equipes da Atenção Primária de Saúde, e dá outras providências.</t>
   </si>
   <si>
     <t>Ordem do Dia - 1ª Votação</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 2 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 2 de 2025</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção da tarifa de água e esgoto para unidades familiares que possuem pessoas com transtorno do espectro autista (TEA).</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 3 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 3 de 2025</t>
   </si>
   <si>
     <t>Dispõe sobre o fornecimento de merenda diferenciada para estudantes matriculados na rede municipal de ensino de Santa Cruz diagnosticados _x000D_
 diabéticos, hiperglicêmicos, com intolerância à lactose e celíacos.</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 4 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 4 de 2025</t>
   </si>
   <si>
     <t>Institui a Política de Transparência nas Obras Públicas Municipais.</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 24 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 24 de 2025</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Prêmio leitor do ano na Rede Municipal de ensino de Santa Cruz e dá outras providências.</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 25 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 25 de 2025</t>
   </si>
   <si>
     <t>ESTABELECE PRIORIDADE DE ACESSO A PROGRAMAS HABITACIONAIS MUNICIPAIS PARA MULHERES VÍTIMAS DE VIOLÊNCIA DOMÉSTICA E FAMILIAR NO ÂMBITO DO MUNICÍPIO SANTA CRUZ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 26 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 26 de 2025</t>
   </si>
   <si>
     <t>Erivan Justino</t>
   </si>
   <si>
     <t>Reconhece a Associação dos Surdos do município de Santa Cruz/RN – ASSC, como instituição de utilidade pública e dá outras providências.</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 27 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 27 de 2025</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de disponibilização de vagas de estacionamento reservadas para pessoas com deficiência em órgãos públicos, instituições de ensino, igrejas, agências bancárias e demais instituições públicas ou privadas de acesso coletivo no município, e dá outras providências.</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 28 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 28 de 2025</t>
   </si>
   <si>
     <t>Talita Marielle</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE COMBATE AO BULLYING E CYBERBULLYING NO MUNICÍPIO DE SANTA CRUZ.</t>
   </si>
   <si>
     <t>Requerimento nº 13 de 2025</t>
   </si>
   <si>
     <t>Requer esclarecimento sobre os motivos do não funcionamento do centro de lazer e esporte “Clube Juvenal Pé de Copa.”</t>
   </si>
   <si>
     <t>Requerimento nº 14 de 2025</t>
   </si>
   <si>
     <t>Requer da gestão municipal a retirada de um lajedo (pedra) da Rua Raimundo Estevam Teixeira, localizada no loteamento Quixabeira, no bairro Paraíso, Santa Cruz-RN.</t>
   </si>
   <si>
     <t>Indicação nº 139 de 2025</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita Municipal, que seja determinado ao setor competente a realização de estudos técnicos visando à implantação de redutores de velocidade (quebra-molas) nas seguintes vias públicas:_x000D_
 •	Rua Ana Alice Cavalcante, no Bairro Maracujá;_x000D_