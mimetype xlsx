--- v0 (2026-01-15)
+++ v1 (2026-06-18)
@@ -45,109 +45,109 @@
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Municipal nº 10 de 2025</t>
   </si>
   <si>
     <t>Ana Fabrícia de Araújo Silva Rodrigues de Souza - Prefeita</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 930, de 12 de novembro de 2024, que dispõe sobre a instituição do Incentivo Componente de Qualidade para as equipes da Atenção Primária de Saúde, e dá outras providências.</t>
   </si>
   <si>
     <t>Ordem do Dia - 2ª Votação</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 2 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 2 de 2025</t>
   </si>
   <si>
     <t>Fábio Dias</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção da tarifa de água e esgoto para unidades familiares que possuem pessoas com transtorno do espectro autista (TEA).</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 3 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 3 de 2025</t>
   </si>
   <si>
     <t>Jackson Renê</t>
   </si>
   <si>
     <t>Dispõe sobre o fornecimento de merenda diferenciada para estudantes matriculados na rede municipal de ensino de Santa Cruz diagnosticados _x000D_
 diabéticos, hiperglicêmicos, com intolerância à lactose e celíacos.</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 4 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 4 de 2025</t>
   </si>
   <si>
     <t>Institui a Política de Transparência nas Obras Públicas Municipais.</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 24 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 24 de 2025</t>
   </si>
   <si>
     <t>Gilliard Paraibano</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Prêmio leitor do ano na Rede Municipal de ensino de Santa Cruz e dá outras providências.</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 25 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 25 de 2025</t>
   </si>
   <si>
     <t>ESTABELECE PRIORIDADE DE ACESSO A PROGRAMAS HABITACIONAIS MUNICIPAIS PARA MULHERES VÍTIMAS DE VIOLÊNCIA DOMÉSTICA E FAMILIAR NO ÂMBITO DO MUNICÍPIO SANTA CRUZ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 26 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 26 de 2025</t>
   </si>
   <si>
     <t>Erivan Justino</t>
   </si>
   <si>
     <t>Reconhece a Associação dos Surdos do município de Santa Cruz/RN – ASSC, como instituição de utilidade pública e dá outras providências.</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 27 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 27 de 2025</t>
   </si>
   <si>
     <t>Israel Fernandes</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de disponibilização de vagas de estacionamento reservadas para pessoas com deficiência em órgãos públicos, instituições de ensino, igrejas, agências bancárias e demais instituições públicas ou privadas de acesso coletivo no município, e dá outras providências.</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 28 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 28 de 2025</t>
   </si>
   <si>
     <t>Talita Marielle</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE COMBATE AO BULLYING E CYBERBULLYING NO MUNICÍPIO DE SANTA CRUZ.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -453,51 +453,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="43.5703125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="45.7109375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="52.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>