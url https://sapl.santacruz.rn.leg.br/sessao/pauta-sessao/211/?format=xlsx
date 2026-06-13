--- v0 (2026-01-15)
+++ v1 (2026-06-13)
@@ -33,78 +33,78 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="226" uniqueCount="75">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 29 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 29 de 2025</t>
   </si>
   <si>
     <t>Nayara Fonseca</t>
   </si>
   <si>
     <t>Dispõe sobre a manutenção, limpeza e conservação de terrenos, lotes e imóveis urbanos no município de Santa Cruz (RN), e dá outras providências.</t>
   </si>
   <si>
     <t>Ordem do Dia - 2ª Votação</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 30 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 30 de 2025</t>
   </si>
   <si>
     <t>Talita Marielle</t>
   </si>
   <si>
     <t>Estabelece a concessão de auxílio aluguel às mulheres vítimas de violência doméstica no Município de Santa Cruz-RN.</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 31 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 31 de 2025</t>
   </si>
   <si>
     <t>Solicita ao poder Executivo a criar políticas públicas de Patrulha Rural no Município de Santa Cruz-RN.</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 32 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 32 de 2025</t>
   </si>
   <si>
     <t>Drª Luziana Fonseca</t>
   </si>
   <si>
     <t>Dispõe sobre a utilização de energia solar nos prédios públicos de propriedade do Município de Santa Cruz – RN, e dá outras providências.</t>
   </si>
   <si>
     <t>Requerimento nº 31 de 2025</t>
   </si>
   <si>
     <t>Erivan Justino</t>
   </si>
   <si>
     <t>Requer da gestão municipal desta municipalidade, na pessoa da prefeita Ana Fabrícia, providências quanto a reparação e ressarcimento do prejuízo do Sr. Antônio Bernardino da Silva (Antônio Duro) e sua esposa, Sra. Tereza Santana Campelo (Tereza Duro), causado pelo incêndio ocorrido no último dia 11/08/25, no mercado provisório.</t>
   </si>
   <si>
     <t>Apresentação e Votação</t>
   </si>
   <si>
     <t>Requerimento nº 32 de 2025</t>
   </si>
   <si>
     <t>Solicita a Chefe do Executivo Municipal esclarecimentos sobre o centro de Zoonoses.</t>
   </si>
@@ -581,51 +581,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="43.5703125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="45.7109375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="179" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>