--- v0 (2025-11-16)
+++ v1 (2026-06-14)
@@ -102,51 +102,51 @@
   <si>
     <t>Para efeito de parecer a comissão concluiu favoravelmente, por unanimidade, que o Projeto de Decreto nº 009/2025, deve ser submetido em votação preservando sua redação original. É o nosso parecer.</t>
   </si>
   <si>
     <t>Parecer Comissão Legislação Justiça e Redação nº 51 de 2025</t>
   </si>
   <si>
     <t>Para efeito de parecer a comissão concluiu favoravelmente, por unanimidade, que o Projeto de Decreto nº 010/2025, deve ser submetido em votação preservando sua redação original. É o nosso parecer.</t>
   </si>
   <si>
     <t>Parecer Comissão de Saúde, Educação, Assis... nº 1 de 2025</t>
   </si>
   <si>
     <t>CSEADC - Comissão de Saúde, Educação, Assistência Social e Defesa do Consumidor</t>
   </si>
   <si>
     <t>Para efeito de parecer a comissão concluiu favoravelmente, por maioria simples, que o Projeto de Lei Municipal nº 011/2025, deve ser submetido em votação preservando sua redação original. É o nosso parecer.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Municipal nº 11 de 2025</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal da Pessoa Idosa, Conselho Municipal da Pessoa Idosa, Fundo Municipal da Pessoa Idosa e dá outras providências.</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 33 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 33 de 2025</t>
   </si>
   <si>
     <t>Erivan Justino</t>
   </si>
   <si>
     <t>Incentivo e Fomento à comercialização de Produtos Orgânicos e Agroecológicos (Carnes, Ovos) e demais produtos produzidos pela Agricultura Familiar no município de Santa Cruz/RN, e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 7 de 2025</t>
   </si>
   <si>
     <t>Concede à Sra. Andréa dos Santos Oliveira de Lima - Interprete de Libras - a COMENDA Maria Celestina da Silveira – MAROQUINHA, em reconhecimento aos relevantes serviços prestado na educação e demais eventos do município de Santa Cruz, como interprete de Libras e dá outras providências.</t>
   </si>
   <si>
     <t>Parecer Emitido (Comissão)</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 8 de 2025</t>
   </si>
   <si>
     <t>Élcio Pontes</t>
   </si>
   <si>
     <t>Concede a Medalha de Honra ao Mérito Esportivo (Benedito Aquino Soares-Bené) ao jovem desportista Yan Guilherme Nunes Silva, na modalidade karatê.</t>
   </si>
@@ -198,72 +198,72 @@
   <si>
     <t>Indicação nº 175 de 2025</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de melhoramento da iluminação pública das ruas do Conjunto Aluísio Bezerra, com a implantação de lâmpadas de LED.</t>
   </si>
   <si>
     <t>Indicação nº 176 de 2025</t>
   </si>
   <si>
     <t>Gilliard Paraibano</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Obras a abertura da Rua Maria de Lourdes Farias Ferreira, garantindo acesso à Rua da Caixa d’Água, no Bairro Vila Nova.</t>
   </si>
   <si>
     <t>Moção de Pesar nº 39 de 2025</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares pelo falecimento do amigo José Antônio da Silva (Nino), ocorrido no município de Rio Verde – GO.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 34 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 34 de 2025</t>
   </si>
   <si>
     <t>Drª Luziana Fonseca</t>
   </si>
   <si>
     <t>Declara a Feira Livre do Município de Santa Cruz – RN como patrimônio histórico, cultural e imaterial, e dá outras providências.</t>
   </si>
   <si>
     <t>Apresentação em Plenário</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 35 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 35 de 2025</t>
   </si>
   <si>
     <t>Adriely Macêdo</t>
   </si>
   <si>
     <t>“Dispõe sobre a publicação da lista de espera de consultas, exames e procedimentos médicos na rede pública de saúde do Município de Santa Cruz/RN e dá outras providências.”</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 36 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 36 de 2025</t>
   </si>
   <si>
     <t>Talita Marielle</t>
   </si>
   <si>
     <t>“Institui garantias à criança com deficiência e/ou transtornos do neurodesenvolvimento no ambiente escolar na cidade de Santa Cruz - RN”.</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 11 de 2025</t>
   </si>
   <si>
     <t>Concede a Comenda Educacional “Professora Maroquinha” ao Coordenador do Programa de Pós-Graduação em Educação (POSEDUC/Mossoró-RN), Profº Dr. Allan Solano de Souza, da Universidade do Estado do Rio Grande do Norte (UERN), em reconhecimento à relevante contribuição para a formação acadêmica e profissional de professores da rede municipal de ensino de Santa Cruz/RN.</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 12 de 2025</t>
   </si>
   <si>
     <t>Fábio Dias</t>
   </si>
   <si>
     <t>Concede o título de “Cidadão Santa-Cruzense” ao Senador ROGÉRIO SIMONETTI MARINHO, em reconhecimento ao apoio significativo ao desenvolvimento do município de Santa Cruz.</t>
   </si>
 </sst>
 </file>
 