--- v0 (2025-11-16)
+++ v1 (2026-06-24)
@@ -45,51 +45,51 @@
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Municipal nº 11 de 2025</t>
   </si>
   <si>
     <t>Ana Fabrícia de Araújo Silva Rodrigues de Souza - Prefeita</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal da Pessoa Idosa, Conselho Municipal da Pessoa Idosa, Fundo Municipal da Pessoa Idosa e dá outras providências.</t>
   </si>
   <si>
     <t>Ordem do Dia - 2ª Votação</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 33 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 33 de 2025</t>
   </si>
   <si>
     <t>Erivan Justino</t>
   </si>
   <si>
     <t>Incentivo e Fomento à comercialização de Produtos Orgânicos e Agroecológicos (Carnes, Ovos) e demais produtos produzidos pela Agricultura Familiar no município de Santa Cruz/RN, e dá outras providências.</t>
   </si>
   <si>
     <t>Requerimento nº 40 de 2025</t>
   </si>
   <si>
     <t>Glauber Bezerra</t>
   </si>
   <si>
     <t>Solicita a chefe do Executivo Municipal a construção de um mata-burro na comunidade Passagem do Meio, em frente à sede do Sr. Nilson Lima.</t>
   </si>
   <si>
     <t>Apresentação e Votação</t>
   </si>
   <si>
     <t>Requerimento nº 41 de 2025</t>
   </si>
   <si>
     <t>Solicita a chefe do Executivo municipal, que uma das ruas do município receba o nome de Lavoisier Maia Sobrinho, como forma de reconhecimento à sua relevante trajetória como médico, professor, gestor público e líder político do Rio Grande do Norte.</t>
   </si>
@@ -539,51 +539,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="43.5703125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="45.7109375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="52.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>