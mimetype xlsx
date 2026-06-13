--- v0 (2025-11-16)
+++ v1 (2026-06-13)
@@ -90,63 +90,63 @@
   <si>
     <t>Parecer Comissão Legislação Justiça e Redação nº 53 de 2025</t>
   </si>
   <si>
     <t>Para efeito de parecer a comissão concluiu favoravelmente, por unanimidade, que o Projeto de Lei nº 036/2025, deve ser submetido em votação preservando sua redação original. É o nosso parecer.</t>
   </si>
   <si>
     <t>Parecer Comissão Legislação Justiça e Redação nº 54 de 2025</t>
   </si>
   <si>
     <t>Para efeito de parecer a comissão concluiu favoravelmente, por unanimidade, que o Projeto de Decreto nº 011/2025, deve ser submetido em votação preservando sua redação original. É o nosso parecer.</t>
   </si>
   <si>
     <t>Parecer Comissão Legislação Justiça e Redação nº 55 de 2025</t>
   </si>
   <si>
     <t>Para efeito de parecer a comissão concluiu favoravelmente, por unanimidade, que o Projeto de Decreto nº 012/2025, deve ser submetido em votação preservando sua redação original. É o nosso parecer.</t>
   </si>
   <si>
     <t>Parecer Comissão de Saúde, Educação, Assis... nº 2 de 2025</t>
   </si>
   <si>
     <t>CSEADC - Comissão de Saúde, Educação, Assistência Social e Defesa do Consumidor</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 34 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 34 de 2025</t>
   </si>
   <si>
     <t>Drª Luziana Fonseca</t>
   </si>
   <si>
     <t>Declara a Feira Livre do Município de Santa Cruz – RN como patrimônio histórico, cultural e imaterial, e dá outras providências.</t>
   </si>
   <si>
     <t>Adiada - Quorúm Insuficiente</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 36 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 36 de 2025</t>
   </si>
   <si>
     <t>Talita Marielle</t>
   </si>
   <si>
     <t>“Institui garantias à criança com deficiência e/ou transtornos do neurodesenvolvimento no ambiente escolar na cidade de Santa Cruz - RN”.</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 11 de 2025</t>
   </si>
   <si>
     <t>Erivan Justino</t>
   </si>
   <si>
     <t>Concede a Comenda Educacional “Professora Maroquinha” ao Coordenador do Programa de Pós-Graduação em Educação (POSEDUC/Mossoró-RN), Profº Dr. Allan Solano de Souza, da Universidade do Estado do Rio Grande do Norte (UERN), em reconhecimento à relevante contribuição para a formação acadêmica e profissional de professores da rede municipal de ensino de Santa Cruz/RN.</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 12 de 2025</t>
   </si>
   <si>
     <t>Fábio Dias</t>
   </si>
   <si>
     <t>Concede o título de “Cidadão Santa-Cruzense” ao Senador ROGÉRIO SIMONETTI MARINHO, em reconhecimento ao apoio significativo ao desenvolvimento do município de Santa Cruz.</t>
   </si>
@@ -243,51 +243,51 @@
   <si>
     <t>Moção de Pesar nº 42 de 2025</t>
   </si>
   <si>
     <t>Glauber Bezerra</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento de Miguel Menezes da Silva, conhecido carinhosamente como Miguel do Barraco, ocorrido no último dia 26 de setembro de 2025.</t>
   </si>
   <si>
     <t>Moção de Pesar nº 43 de 2025</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do senhor Severino Soares de Oliveira, conhecido popularmente como Severino de Tota, ocorrido no último dia 28 de setembro de 2025.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Municipal nº 7 de 2025</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 03/2006 (Plano Diretor Municipal) e dá outras providências.</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 37 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 37 de 2025</t>
   </si>
   <si>
     <t>Institui a Semana Municipal de São Miguel Arcanjo, reconhece oficialmente sua festividade como patrimônio cultural imaterial, e religioso do Município de Santa Cruz/RN, e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 13 de 2025</t>
   </si>
   <si>
     <t>Concede ao professor João de Aquino Marôpo Nuvens (graduado em Educação Física e especialista em Ensino da Educação Física Escolar pela FAVENI) o Título de Cidadão Santacruzense, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">