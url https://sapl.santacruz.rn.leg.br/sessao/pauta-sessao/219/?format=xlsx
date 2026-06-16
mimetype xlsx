--- v0 (2025-11-16)
+++ v1 (2026-06-16)
@@ -66,60 +66,60 @@
   <si>
     <t>Não informada</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Municipal nº 7 de 2025</t>
   </si>
   <si>
     <t>Ana Fabrícia de Araújo Silva Rodrigues de Souza - Prefeita</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 03/2006 (Plano Diretor Municipal) e dá outras providências.</t>
   </si>
   <si>
     <t>Relatoria e Emissão de Parecer</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Municipal nº 12 de 2025</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema Único de Assistência Social do Município de Santa Cruz/RN e dá outras providências.</t>
   </si>
   <si>
     <t>Aprovada em 1º turno</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 34 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 34 de 2025</t>
   </si>
   <si>
     <t>Drª Luziana Fonseca</t>
   </si>
   <si>
     <t>Declara a Feira Livre do Município de Santa Cruz – RN como patrimônio histórico, cultural e imaterial, e dá outras providências.</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 36 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 36 de 2025</t>
   </si>
   <si>
     <t>Talita Marielle</t>
   </si>
   <si>
     <t>“Institui garantias à criança com deficiência e/ou transtornos do neurodesenvolvimento no ambiente escolar na cidade de Santa Cruz - RN”.</t>
   </si>
   <si>
     <t>Requerimento nº 44 de 2025</t>
   </si>
   <si>
     <t>Pretinho Lima</t>
   </si>
   <si>
     <t>Requer da gestão municipal a realização de serviços de recuperação das estradas vicinais, localizadas na zona rural do município de Santa Cruz-RN.</t>
   </si>
   <si>
     <t>Requerimento nº 45 de 2025</t>
   </si>
   <si>
     <t>Requer da gestão municipal na pessoa da Sra. Prefeita Ana Fabrícia de Araújo Silva Rodrigues de Souza, ações essenciais e estruturantes para a zona rural do município de santa cruz, como: Limpeza, Instalações dos Poços existentes como também Perfuração de novos Poços no município de Santa Cruz-RN.</t>
   </si>
   <si>
     <t>Requerimento nº 46 de 2025</t>
   </si>
@@ -159,57 +159,57 @@
   <si>
     <t>Adriely Macêdo</t>
   </si>
   <si>
     <t>Solicito à Excelentíssima Senhora Prefeita do Município de Santa Cruz/RN que seja realizada a melhoria da iluminação pública na Rua Santa Luzia e na Rua Padre Cícero Romão, ambas localizadas no Bairro Paraíso, neste município.</t>
   </si>
   <si>
     <t>Moção de Pesar nº 44 de 2025</t>
   </si>
   <si>
     <t>GABINETE DA PRESIDÊNCIA - PRES</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento de Aline Oliveira da Silva, jovem santa-cruzense que, em vida, se destacou pela bondade, solidariedade e amor ao próximo.</t>
   </si>
   <si>
     <t>Moção de Pesar nº 45 de 2025</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Sra. Maria dos Anjos Baracui, ocorrido no dia 06 de outubro de 2025.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 38 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 38 de 2025</t>
   </si>
   <si>
     <t>Reconhece as Festividades de Nossa Senhora das Dores, Padroeira do Bairro Maracujá, como patrimônio cultural imaterial e religioso do Município de Santa Cruz/RN, e dá outras providências.</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 39 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 39 de 2025</t>
   </si>
   <si>
     <t>Concede isenção de pagamento da taxa de inscrição em concursos públicos, no âmbito da administração direta e indireta do Município de Santa Cruz – RN, aos doadores de sangue, de medula óssea e às doadoras de leite materno, e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 14 de 2025</t>
   </si>
   <si>
     <t>Gilliard Paraibano</t>
   </si>
   <si>
     <t>Concede ao Professor Dr. Júlio Ribeiro Soares, atualmente Vice Coordenador do POSEDUC UERN - a COMENDA Maria Celestina da Silveira MAROQUINHA, em reconhecimento aos relevantes serviços prestado a educação de Santa Cruz, como como coordenador e atualmente como vice coordenador na colaboração de parcerias no convênio de mestrado com a UERN.</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 15 de 2025</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título de cidadão honorário Santacruzense ao senhor Dr. Jailton da Costa Oliveira, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">