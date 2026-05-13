--- v0 (2025-11-16)
+++ v1 (2026-05-13)
@@ -33,81 +33,81 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="171" uniqueCount="61">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 35 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 35 de 2025</t>
   </si>
   <si>
     <t>Adriely Macêdo</t>
   </si>
   <si>
     <t>“Dispõe sobre a publicação da lista de espera de consultas, exames e procedimentos médicos na rede pública de saúde do Município de Santa Cruz/RN e dá outras providências.”</t>
   </si>
   <si>
     <t>Aprovada em 1º turno</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 37 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 37 de 2025</t>
   </si>
   <si>
     <t>Fábio Dias</t>
   </si>
   <si>
     <t>Institui a Semana Municipal de São Miguel Arcanjo, reconhece oficialmente sua festividade como patrimônio cultural imaterial, e religioso do Município de Santa Cruz/RN, e dá outras providências.</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 38 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 38 de 2025</t>
   </si>
   <si>
     <t>Israel Fernandes</t>
   </si>
   <si>
     <t>Reconhece as Festividades de Nossa Senhora das Dores, Padroeira do Bairro Maracujá, como patrimônio cultural imaterial e religioso do Município de Santa Cruz/RN, e dá outras providências.</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 39 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 39 de 2025</t>
   </si>
   <si>
     <t>Drª Luziana Fonseca</t>
   </si>
   <si>
     <t>Concede isenção de pagamento da taxa de inscrição em concursos públicos, no âmbito da administração direta e indireta do Município de Santa Cruz – RN, aos doadores de sangue, de medula óssea e às doadoras de leite materno, e dá outras providências.</t>
   </si>
   <si>
     <t>Requerimento nº 49 de 2025</t>
   </si>
   <si>
     <t>Requer à Excelentíssima Senhora Prefeita Municipal, nos termos da Lei Orgânica Municipal, informações detalhadas e justificativas sobre:_x000D_
 1.	Os motivos e o planejamento para a não realização do Campeonato Municipal de Futebol no corrente ano de 2025._x000D_
 2.	Os motivos e o planejamento para a não realização do Ruralzão de Futebol (competição da zona rural) no corrente ano de 2025._x000D_
 3.	Caso haja previsão de realização, qual o cronograma e a data de início de ambas as competições.</t>
   </si>
   <si>
     <t>Não informada</t>
   </si>
   <si>
     <t>Requerimento nº 50 de 2025</t>
   </si>
   <si>
     <t>Solicita à Excelentíssima Senhora Governadora do Estado do Rio Grande do Norte, por meio do DER/RN, a pavimentação asfáltica da estrada que liga Santa Cruz às comunidades de Açude do Alívio, Feijão, São Joaquim, Catolé de Cima, Serra Bonita e Serra da Tapuia, no Município de Sítio Novo/RN.</t>
   </si>
@@ -168,57 +168,57 @@
   <si>
     <t>Ana Fabrícia de Araújo Silva Rodrigues de Souza - Prefeita</t>
   </si>
   <si>
     <t>Revoga os incisos VII e XIV do art. 27 da Lei Orgânica do Município de Santa Cruz/RN e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Municipal nº 16 de 2025</t>
   </si>
   <si>
     <t>Dispõe sobre a associação do Município de Santa Cruz/RN à Associação da Instância de Governança Regional do Trairi - IGR TRAIRI e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Municipal nº 17 de 2025</t>
   </si>
   <si>
     <t>Dispõe sobre o recolhimento, registro e cadastramento de animais de grande е médio porte soltos nas vias e logradouros públicos da área urbana e rural do município de Santa Cruz/RN e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Municipal nº 18 de 2025</t>
   </si>
   <si>
     <t>Autoriza o Município de Santa Cruz/RN e o Serviço Autônomo de Água e Esgoto de Santa Cruz/RN - SAAE a celebrar acordos em processos judiciais e dá outras providências.</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 43 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 43 de 2025</t>
   </si>
   <si>
     <t>Declara essenciais, no âmbito do Município de Santa Cruz/RN, as atividades físicas e esportivas orientadas e praticadas em academias, centros de treinamento e demais estabelecimentos de prestação de serviços de educação física, e dá outras providências.</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 44 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 44 de 2025</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PÚBLICA A ASSOCIAÇÃO COMUNITÁRIA EM DEFESA DA VIDA - ACDV, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 17 de 2025</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Santa-cruzense, a Pascal André Dalby e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 18 de 2025</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Santa-cruzense a Senhora Dra. Lisandra González Vega, por seus relevantes serviços prestados ao nosso município.</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 19 de 2025</t>
   </si>
   <si>
     <t>Concede o título de cidadão Santa-Cruzense ao Drº. Javier Farias Díaz, por seus relevantes serviços prestados ao nosso município.</t>
   </si>
 </sst>
 </file>
 
@@ -539,51 +539,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="43.5703125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="45.7109375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="52.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="20.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>