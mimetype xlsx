--- v0 (2025-11-16)
+++ v1 (2026-06-15)
@@ -75,90 +75,90 @@
   <si>
     <t>Parecer Comissão Legislação Justiça e Redação nº 65 de 2025</t>
   </si>
   <si>
     <t>Para efeito de parecer a comissão concluiu favoravelmente, por unanimidade, que o Projeto de Lei nº 042/2025, deve ser submetido em votação preservando sua redação original. É o nosso parecer.</t>
   </si>
   <si>
     <t>Parecer Comissão Legislação Justiça e Redação nº 66 de 2025</t>
   </si>
   <si>
     <t>Para efeito de parecer a comissão concluiu favoravelmente, por unanimidade, que o Projeto de Lei nº 043/2025, deve ser submetido em votação preservando sua redação original. É o nosso parecer.</t>
   </si>
   <si>
     <t>Parecer Comissão Legislação Justiça e Redação nº 67 de 2025</t>
   </si>
   <si>
     <t>Para efeito de parecer a comissão concluiu favoravelmente, por unanimidade, que o Projeto de Lei nº 044/2025, deve ser submetido em votação preservando sua redação original. É o nosso parecer.</t>
   </si>
   <si>
     <t>Parecer Comissão Legislação Justiça e Redação nº 69 de 2025</t>
   </si>
   <si>
     <t>Para efeito de parecer a comissão concluiu favoravelmente, por unanimidade, que o Projeto de Decreto nº 017/2025, deve ser submetido em votação preservando sua redação original. É o nosso parecer.</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 40 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 40 de 2025</t>
   </si>
   <si>
     <t>Erivan Justino</t>
   </si>
   <si>
     <t>CRIA o Índice de Segurança das Creches e Escolas Municipais no município de Santa Cruz-RN, e dá outras providências.</t>
   </si>
   <si>
     <t>Ordem do Dia - 1ª Votação</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 41 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 41 de 2025</t>
   </si>
   <si>
     <t>Israel Fernandes</t>
   </si>
   <si>
     <t>Reconhece o “Festival do Pescador”, realizado anualmente no dia de São Pedro (29 de junho), como Patrimônio Cultural de Natureza Imaterial do Município de Santa Cruz e dá outras providências.</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 42 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 42 de 2025</t>
   </si>
   <si>
     <t>Adriely Macêdo</t>
   </si>
   <si>
     <t>Institui o “Programa Outubro Rosa Permanente” no Município, voltado à prevenção e ao combate ao câncer de mama e do colo do útero, e dá outras providências.</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 43 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 43 de 2025</t>
   </si>
   <si>
     <t>Nayara Fonseca</t>
   </si>
   <si>
     <t>Declara essenciais, no âmbito do Município de Santa Cruz/RN, as atividades físicas e esportivas orientadas e praticadas em academias, centros de treinamento e demais estabelecimentos de prestação de serviços de educação física, e dá outras providências.</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 44 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 44 de 2025</t>
   </si>
   <si>
     <t>Glauber Bezerra</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PÚBLICA A ASSOCIAÇÃO COMUNITÁRIA EM DEFESA DA VIDA - ACDV, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 17 de 2025</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Santa-cruzense, a Pascal André Dalby e dá outras providências.</t>
   </si>
   <si>
     <t>Ordem do Dia - Votação Única</t>
   </si>
   <si>
     <t>Requerimento nº 51 de 2025</t>
   </si>
   <si>
     <t>Solicita a chefe do Executivo municipal e Secretaria de Obras, a disponibilização de um carro de coleta de lixo para atender à comunidade Bom Sucesso, localizada na zona rural deste município.</t>
   </si>
   <si>
     <t>Requerimento nº 52 de 2025</t>
   </si>
@@ -204,51 +204,51 @@
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de realizar o complemento da pavimentação nas seguintes vias localizadas no município de Santa Cruz/RN: Rua São João da Cruz; Rua Santa Cecília; Rua Sivaldo Antunes.</t>
   </si>
   <si>
     <t>Indicação nº 203 de 2025</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, por meio da Secretaria competente, Solicito à Excelentíssima Senhora Prefeita do Município de Santa Cruz/RN que seja providenciada a instalação de uma lombada (redutor de velocidade) na Rua Brasil, Bairro Paraíso, nas proximidades do Centro de Convivência.</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 39 de 2025</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações e reconhecimento público ao Deputado Estadual Luiz Antônio Lourenço de Farias (Tomba), pelo seu trabalho incansável em prol do desenvolvimento dos municípios potiguares, especialmente pela sua dedicação e compromisso com o município de Santa Cruz, sua terra natal.</t>
   </si>
   <si>
     <t>Moção de Pesar nº 50 de 2025</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares do jovem Sr. Marcos Antônio do Nascimento Filho, de 29 anos, pelo seu falecimento ocorrido no domingo passado, dia 26 de outubro de 2025.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 45 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 45 de 2025</t>
   </si>
   <si>
     <t>Talita Marielle</t>
   </si>
   <si>
     <t>Declara a Corrida da FACISA como Bem Esportivo de Relevante Interesse Municipal e Evento de Incentivo à Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>Apresentação em Plenário</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 20 de 2025</t>
   </si>
   <si>
     <t>Título de Cidadão Santacruzense ao Senhor Wagner de Souza Pinheiro.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>