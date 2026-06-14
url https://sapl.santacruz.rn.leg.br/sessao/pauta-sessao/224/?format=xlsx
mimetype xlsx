--- v0 (2026-01-15)
+++ v1 (2026-06-14)
@@ -33,51 +33,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="186" uniqueCount="71">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 45 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 45 de 2025</t>
   </si>
   <si>
     <t>Talita Marielle</t>
   </si>
   <si>
     <t>Declara a Corrida da FACISA como Bem Esportivo de Relevante Interesse Municipal e Evento de Incentivo à Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>Ordem do Dia - 2ª Votação</t>
   </si>
   <si>
     <t>Parecer Comissão Legislação Justiça e Redação nº 74 de 2025</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
     <t>Para efeito de parecer a comissão concluiu favoravelmente, por unanimidade, que o Projeto de Lei nº 046/2025, deve ser submetido em votação preservando sua redação original. É o nosso parecer.</t>
   </si>
   <si>
     <t>Não informada</t>
   </si>
   <si>
     <t>Parecer Comissão Legislação Justiça e Redação nº 75 de 2025</t>
   </si>
@@ -87,60 +87,60 @@
   <si>
     <t>Parecer Comissão Legislação Justiça e Redação nº 76 de 2025</t>
   </si>
   <si>
     <t>Para efeito de parecer a comissão concluiu favoravelmente, por unanimidade, que o Projeto de Decreto nº 021/2025, deve ser submetido em votação preservando sua redação original. É o nosso parecer.</t>
   </si>
   <si>
     <t>Parecer Comissão Legislação Justiça e Redação nº 77 de 2025</t>
   </si>
   <si>
     <t>Para efeito de parecer a comissão concluiu favoravelmente, por unanimidade, que o Projeto de Decreto nº 022/2025, deve ser submetido em votação preservando sua redação original. É o nosso parecer.</t>
   </si>
   <si>
     <t>Parecer Comissão Legislação Justiça e Redação nº 78 de 2025</t>
   </si>
   <si>
     <t>Para efeito de parecer a comissão concluiu favoravelmente, por unanimidade, que o Projeto de Decreto nº 023/2025, deve ser submetido em votação preservando sua redação original. É o nosso parecer.</t>
   </si>
   <si>
     <t>Parecer Comissão Legislação Justiça e Redação nº 79 de 2025</t>
   </si>
   <si>
     <t>Para efeito de parecer a comissão concluiu favoravelmente, por unanimidade, que o Projeto de Decreto nº 024/2025, deve ser submetido em votação preservando sua redação original. É o nosso parecer.</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 46 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 46 de 2025</t>
   </si>
   <si>
     <t>Autoriza o Serviço Autônomo de Água e Esgoto (SAAE) do Município de Santa Cruz a celebrar Convênio ou Termo de Cooperação com a Organização Não Governamental (ONG) Patinhas do Amor, com o objetivo de implementar o Programa de Doação Voluntária, por meio de inclusão de valor na conta de água dos usuários do sistema.</t>
   </si>
   <si>
     <t>Ordem do Dia - 1ª Votação</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 47 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 47 de 2025</t>
   </si>
   <si>
     <t>Adriely Macêdo</t>
   </si>
   <si>
     <t>“Institui o “Tempo de Cuidar – Programa Municipal de Saúde do Homem Trabalhador”, e dá outras providências.”</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 16 de 2025</t>
   </si>
   <si>
     <t>Élcio Pontes</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Santacruzense ao Senhor Antônio Arinaldo da Trindade e dá outras providências.</t>
   </si>
   <si>
     <t>Ordem do Dia - Votação Única</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 21 de 2025</t>
   </si>
   <si>
     <t>Erivan Justino</t>
   </si>