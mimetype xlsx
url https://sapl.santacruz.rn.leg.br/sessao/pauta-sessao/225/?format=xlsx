--- v0 (2026-01-15)
+++ v1 (2026-06-13)
@@ -33,63 +33,63 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="151" uniqueCount="57">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 46 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 46 de 2025</t>
   </si>
   <si>
     <t>Talita Marielle</t>
   </si>
   <si>
     <t>Autoriza o Serviço Autônomo de Água e Esgoto (SAAE) do Município de Santa Cruz a celebrar Convênio ou Termo de Cooperação com a Organização Não Governamental (ONG) Patinhas do Amor, com o objetivo de implementar o Programa de Doação Voluntária, por meio de inclusão de valor na conta de água dos usuários do sistema.</t>
   </si>
   <si>
     <t>Ordem do Dia - 2ª Votação</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 47 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 47 de 2025</t>
   </si>
   <si>
     <t>Adriely Macêdo</t>
   </si>
   <si>
     <t>“Institui o “Tempo de Cuidar – Programa Municipal de Saúde do Homem Trabalhador”, e dá outras providências.”</t>
   </si>
   <si>
     <t>Parecer Comissão Legislação Justiça e Redação nº 80 de 2025</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
     <t>Para efeito de parecer a comissão concluiu favoravelmente, por unanimidade, que o Projeto de Decreto nº 025/2025, deve ser submetido em votação preservando sua redação original. É o nosso parecer.</t>
   </si>
   <si>
     <t>Não informada</t>
   </si>
   <si>
     <t>Parecer Comissão Legislação Justiça e Redação nº 81 de 2025</t>
   </si>
   <si>
     <t>Para efeito de parecer a comissão concluiu favoravelmente, por unanimidade, que o Projeto de Decreto nº 026/2025, deve ser submetido em votação preservando sua redação original. É o nosso parecer.</t>
   </si>
@@ -168,51 +168,51 @@
   <si>
     <t>Israel Fernandes</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Movimento Segue-me da Paróquia de Santa Rita de Cássia pela realização do VII Segue-me em nosso município.</t>
   </si>
   <si>
     <t>Moção de Pesar nº 58 de 2025</t>
   </si>
   <si>
     <t>Aos Pais Sr. Tiago Soares dos Santos e a Sra. Rubênia Paulo da Silva, e familiares do bebê Miguel Paulo Soares dos Santos, que ocorreu no dia 20/11/2025.</t>
   </si>
   <si>
     <t>Moção de Pesar nº 59 de 2025</t>
   </si>
   <si>
     <t>Gilliard Paraibano</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da senhora Maria do Carmo da Silva.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 48 de 2025</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 48 de 2025</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PÚBLICA A ASSOCIAÇÃO ARTE SANTÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>Apresentação em Plenário</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 28 de 2025</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Santa-cruzense à Senhora Luzinete Francisca de Lima.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>