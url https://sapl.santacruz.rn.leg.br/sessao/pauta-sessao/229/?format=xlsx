--- v0 (2026-03-01)
+++ v1 (2026-06-22)
@@ -63,51 +63,51 @@
   <si>
     <t>Dispõe sobre o adicional de insalubridade para os cargos de Agente Comunitário de Saúde e de Agente de Combate às Endemias, no âmbito do Município de Santa Cruz, e dá outras providências.</t>
   </si>
   <si>
     <t>Apresentação e Votação</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Municipal nº 2 de 2026</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização do piso salarial profissional do magistério público do Município de Santa Cruz e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Municipal nº 3 de 2026</t>
   </si>
   <si>
     <t>Dispõe sobre atualização do salário mínimo no município de Santa Cruz/RN e adota providências correlatas.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Municipal nº 4 de 2026</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 681, de 23 de junho de 2015, que aprovou o Plano Municipal de Educação para o decênio 2015-2025, e dá outras providências.</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 1 de 2026</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 1 de 2026</t>
   </si>
   <si>
     <t>MESA DIRETORA - MD</t>
   </si>
   <si>
     <t>Dispõe sobre a adequação dos vencimentos dos servidores efetivos da Câmara Municipal de Santa Cruz/RN ao salário-mínimo vigente e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 1 de 2026</t>
   </si>
   <si>
     <t>Dispõe sobre a transparência, publicidade e fiscalização das emendas parlamentares impositivas no âmbito da Câmara Municipal de Santa Cruz/RN e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -419,51 +419,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="42.5703125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="44.7109375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="52.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="172.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>