--- v0 (2026-03-01)
+++ v1 (2026-06-22)
@@ -96,51 +96,51 @@
   <si>
     <t>Para efeito de parecer as comissões concluíram favoravelmente, por unanimidade, que o Projeto de Lei Municipal nº 003/2026, deve ser submetido em votação preservando sua redação original. É o nosso parecer.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Municipal nº 3 de 2026</t>
   </si>
   <si>
     <t>Dispõe sobre atualização do salário mínimo no município de Santa Cruz/RN e adota providências correlatas.</t>
   </si>
   <si>
     <t>Parecer das Comissões (Reunião Conjunta) nº 4 de 2026</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 681, de 23 de junho de 2015, que aprovou o Plano Municipal de Educação para o decênio 2015-2025, e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Municipal nº 4 de 2026</t>
   </si>
   <si>
     <t>Parecer das Comissões (Reunião Conjunta) nº 5 de 2026</t>
   </si>
   <si>
     <t>Para efeito de parecer as comissões concluíram favoravelmente, por unanimidade, que o Projeto de Lei nº 001/2026, deve ser submetido em votação preservando sua redação original. É o nosso parecer.</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 1 de 2026</t>
+    <t>Projeto de Lei Ordinária (Legislativo) nº 1 de 2026</t>
   </si>
   <si>
     <t>MESA DIRETORA - MD</t>
   </si>
   <si>
     <t>Dispõe sobre a adequação dos vencimentos dos servidores efetivos da Câmara Municipal de Santa Cruz/RN ao salário-mínimo vigente e dá outras providências.</t>
   </si>
   <si>
     <t>Parecer das Comissões (Reunião Conjunta) nº 6 de 2026</t>
   </si>
   <si>
     <t>Para efeito de parecer as comissões concluíram favoravelmente, por unanimidade, que o Projeto de Resolução nº 001/2026, deve ser submetido em votação preservando sua redação original. É o nosso parecer.</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 1 de 2026</t>
   </si>
   <si>
     <t>Dispõe sobre a transparência, publicidade e fiscalização das emendas parlamentares impositivas no âmbito da Câmara Municipal de Santa Cruz/RN e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">